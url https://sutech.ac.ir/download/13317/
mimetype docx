--- v0 (2026-08-08)
+++ v1 (2026-09-17)
@@ -3,66 +3,64 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00247A5B" w:rsidRPr="00FC3C38" w:rsidRDefault="00445E20" w:rsidP="00FB29B0">
+    <w:p w14:paraId="2F6BF0B3" w14:textId="77777777" w:rsidR="00247A5B" w:rsidRPr="00FC3C38" w:rsidRDefault="00445E20" w:rsidP="00FB29B0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00FC3C38">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قرارداد</w:t>
       </w:r>
       <w:r w:rsidR="00247A5B" w:rsidRPr="00FC3C38">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0028256E" w:rsidRPr="00FC3C38">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
@@ -85,62 +83,62 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0028256E" w:rsidRPr="00FC3C38">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">طرح پژوهشی </w:t>
       </w:r>
       <w:r w:rsidR="00FB29B0" w:rsidRPr="00FC3C38">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>............................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B14558" w:rsidRPr="00FC3C38" w:rsidRDefault="00B14558" w:rsidP="00247A5B">
+    <w:p w14:paraId="5AFDC6B0" w14:textId="77777777" w:rsidR="00B14558" w:rsidRPr="00FC3C38" w:rsidRDefault="00B14558" w:rsidP="00247A5B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A04857" w:rsidRPr="004211A0" w:rsidRDefault="00FB29B0" w:rsidP="00402169">
+    <w:p w14:paraId="54BC289A" w14:textId="13421F53" w:rsidR="00A04857" w:rsidRPr="004211A0" w:rsidRDefault="00FB29B0" w:rsidP="00402169">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">اين قرارداد در تاريخ </w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
@@ -383,113 +381,104 @@
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ن</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اميده</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> ميشود با نمايندگي آقاي دکتر س</w:t>
+        <w:t xml:space="preserve"> ميشود با نمايندگي آقاي دکتر </w:t>
+      </w:r>
+      <w:r w:rsidR="00844271">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">اکبر رهیده </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004211A0">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به سمت معاونت پژوهش و فناور</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> دانشگاه و کد ملي 2431892557   که به موجب اساسنامه و اختيار امضاء اين قرارداد (به موجب نامه ر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004211A0">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004211A0">
+        <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>د</w:t>
-[...43 lines deleted...]
-        </w:rPr>
         <w:t>است</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> دانشگاه) را دارند</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA7D8C" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -538,85 +527,85 @@
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA7D8C" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>گردد</w:t>
       </w:r>
       <w:r w:rsidR="00933FCC" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A2EA9" w:rsidRPr="004211A0" w:rsidRDefault="0060230C" w:rsidP="0060230C">
+    <w:p w14:paraId="516E6D8B" w14:textId="77777777" w:rsidR="003A2EA9" w:rsidRPr="004211A0" w:rsidRDefault="0060230C" w:rsidP="0060230C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ماده 1) </w:t>
       </w:r>
       <w:r w:rsidR="003A2EA9" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مجری:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0060230C" w:rsidRPr="004211A0" w:rsidRDefault="0060230C" w:rsidP="00FB29B0">
+    <w:p w14:paraId="146D3FEC" w14:textId="77777777" w:rsidR="0060230C" w:rsidRPr="004211A0" w:rsidRDefault="0060230C" w:rsidP="00FB29B0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">این </w:t>
       </w:r>
       <w:r w:rsidR="00445E20" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
@@ -736,51 +725,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">   با مشخصات زیر</w:t>
       </w:r>
       <w:r w:rsidR="00737813" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> به عنوان مجری </w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> انجام می گیرد:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F43B8" w:rsidRPr="004211A0" w:rsidRDefault="00BA7D8C" w:rsidP="00FB29B0">
+    <w:p w14:paraId="3E39ECB8" w14:textId="77777777" w:rsidR="009F43B8" w:rsidRPr="004211A0" w:rsidRDefault="00BA7D8C" w:rsidP="00FB29B0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نام:</w:t>
       </w:r>
       <w:r w:rsidR="009F43B8" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -848,136 +837,136 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A532D0" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00933FCC" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">تلفن : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA7D8C" w:rsidRPr="004211A0" w:rsidRDefault="00BA7D8C" w:rsidP="00DE24CD">
+    <w:p w14:paraId="4F3B1A39" w14:textId="77777777" w:rsidR="00BA7D8C" w:rsidRPr="004211A0" w:rsidRDefault="00BA7D8C" w:rsidP="00DE24CD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">عضو هیئت علمی </w:t>
       </w:r>
       <w:r w:rsidR="00DE24CD" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>دانشکده ...........................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE24CD" w:rsidRPr="004211A0" w:rsidRDefault="00DE24CD" w:rsidP="00FB29B0">
+    <w:p w14:paraId="2969CC35" w14:textId="77777777" w:rsidR="00DE24CD" w:rsidRPr="004211A0" w:rsidRDefault="00DE24CD" w:rsidP="00FB29B0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F21E1" w:rsidRPr="004211A0" w:rsidRDefault="003A2EA9" w:rsidP="001F21E1">
+    <w:p w14:paraId="5ACBDC60" w14:textId="77777777" w:rsidR="001F21E1" w:rsidRPr="004211A0" w:rsidRDefault="003A2EA9" w:rsidP="001F21E1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ماده 2)موضوع </w:t>
       </w:r>
       <w:r w:rsidR="00445E20" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قرارداد</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00760E90" w:rsidRPr="004211A0" w:rsidRDefault="00D53DEF" w:rsidP="00DE24CD">
+    <w:p w14:paraId="59D247E2" w14:textId="77777777" w:rsidR="00760E90" w:rsidRPr="004211A0" w:rsidRDefault="00D53DEF" w:rsidP="00DE24CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009F43B8" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
@@ -1034,95 +1023,95 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.............</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00760E90" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>می باشد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F21E1" w:rsidRPr="004211A0" w:rsidRDefault="003A2EA9" w:rsidP="001F21E1">
+    <w:p w14:paraId="731C905A" w14:textId="77777777" w:rsidR="001F21E1" w:rsidRPr="004211A0" w:rsidRDefault="003A2EA9" w:rsidP="001F21E1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ماده 3) مدت </w:t>
       </w:r>
       <w:r w:rsidR="00445E20" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قرارداد</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A2EA9" w:rsidRPr="004211A0" w:rsidRDefault="001F21E1" w:rsidP="00DE24CD">
+    <w:p w14:paraId="29DAB213" w14:textId="77777777" w:rsidR="003A2EA9" w:rsidRPr="004211A0" w:rsidRDefault="001F21E1" w:rsidP="00DE24CD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00D53DEF" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
@@ -1170,51 +1159,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>............</w:t>
       </w:r>
       <w:r w:rsidR="00A42152" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D53DEF" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>می باشد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D53DEF" w:rsidRPr="004211A0" w:rsidRDefault="003A2EA9" w:rsidP="0093295F">
+    <w:p w14:paraId="45EE539A" w14:textId="77777777" w:rsidR="00D53DEF" w:rsidRPr="004211A0" w:rsidRDefault="003A2EA9" w:rsidP="0093295F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ماده 4)مبلغ </w:t>
       </w:r>
       <w:r w:rsidR="00445E20" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
@@ -1227,99 +1216,99 @@
         <w:t>قرارداد</w:t>
       </w:r>
       <w:r w:rsidR="00611EFE" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00611EFE" w:rsidRPr="004211A0" w:rsidRDefault="00407F15" w:rsidP="00407F15">
+    <w:p w14:paraId="630A0679" w14:textId="77777777" w:rsidR="00611EFE" w:rsidRPr="004211A0" w:rsidRDefault="00407F15" w:rsidP="00407F15">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مبلغ قرارداد (به حروف) -----------  ريال و (به عدد) ----------- ريال مي‌باشد</w:t>
       </w:r>
       <w:r w:rsidR="00611EFE" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">، که براساس ماده </w:t>
       </w:r>
       <w:r w:rsidR="005A1343" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00611EFE" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> پرداخت خواهد گردید.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3C38" w:rsidRPr="004211A0" w:rsidRDefault="00FC3C38" w:rsidP="00FC3C38">
+    <w:p w14:paraId="12A72D65" w14:textId="77777777" w:rsidR="00FC3C38" w:rsidRPr="004211A0" w:rsidRDefault="00FC3C38" w:rsidP="00FC3C38">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -1700,72 +1689,72 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ز</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> خواهد شد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3C38" w:rsidRPr="004211A0" w:rsidRDefault="00FC3C38" w:rsidP="00FC3C38">
+    <w:p w14:paraId="32854293" w14:textId="77777777" w:rsidR="00FC3C38" w:rsidRPr="004211A0" w:rsidRDefault="00FC3C38" w:rsidP="00FC3C38">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">توضیحات: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3C38" w:rsidRPr="004211A0" w:rsidRDefault="00FC3C38" w:rsidP="00FC3C38">
+    <w:p w14:paraId="3D57D4CC" w14:textId="77777777" w:rsidR="00FC3C38" w:rsidRPr="004211A0" w:rsidRDefault="00FC3C38" w:rsidP="00FC3C38">
       <w:pPr>
         <w:ind w:left="-46"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>لازم به ذکر است که شعبه سازمان تامین اجتماعی مربوط به دانشگاه صنعتی شیراز، شعبه 2 تامین اجتماعی شیراز با آدرس</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:w w:val="95"/>
@@ -1834,107 +1823,107 @@
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> ۷۱۹۴۶۴۶۳۴۸</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:w w:val="95"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">، می باشد. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F43B8" w:rsidRPr="004211A0" w:rsidRDefault="00D53DEF" w:rsidP="00D53DEF">
+    <w:p w14:paraId="6D8B7651" w14:textId="77777777" w:rsidR="009F43B8" w:rsidRPr="004211A0" w:rsidRDefault="00D53DEF" w:rsidP="00D53DEF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ماده 5)</w:t>
       </w:r>
       <w:r w:rsidR="003A2EA9" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> نحوه پرداخت:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615715" w:rsidRPr="004211A0" w:rsidRDefault="00615715" w:rsidP="00615715">
+    <w:p w14:paraId="1A46E3F6" w14:textId="77777777" w:rsidR="00615715" w:rsidRPr="004211A0" w:rsidRDefault="00615715" w:rsidP="00615715">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نحوه ی پرداخت مبلغ قرارداد برمبنای انجام خدمات و ارائه مستندات مرتبط با طرح و تائید شده توسط کارفرما به شرح ذیل می باشد:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00537ADB" w:rsidRPr="004211A0" w:rsidRDefault="00AD4A98" w:rsidP="00940992">
+    <w:p w14:paraId="2CA40273" w14:textId="77777777" w:rsidR="00537ADB" w:rsidRPr="004211A0" w:rsidRDefault="00AD4A98" w:rsidP="00940992">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">پرداخت </w:t>
       </w:r>
       <w:r w:rsidR="00940992" w:rsidRPr="004211A0">
         <w:rPr>
@@ -1960,51 +1949,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قرارداد</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> به عنوان پیش پرداخت، پس از امضاء </w:t>
       </w:r>
       <w:r w:rsidR="00445E20" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قرارداد</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615715" w:rsidRPr="004211A0" w:rsidRDefault="00537ADB" w:rsidP="00940992">
+    <w:p w14:paraId="2AFEC474" w14:textId="77777777" w:rsidR="00615715" w:rsidRPr="004211A0" w:rsidRDefault="00537ADB" w:rsidP="00940992">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">پرداخت </w:t>
       </w:r>
       <w:r w:rsidR="00940992" w:rsidRPr="004211A0">
@@ -2067,51 +2056,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">پس از گذشت 3 ماه از عقد </w:t>
       </w:r>
       <w:r w:rsidR="00445E20" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قرارداد</w:t>
       </w:r>
       <w:r w:rsidR="00615715" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AD4A98" w:rsidRPr="004211A0" w:rsidRDefault="00615715" w:rsidP="00940992">
+    <w:p w14:paraId="0AC36558" w14:textId="77777777" w:rsidR="00AD4A98" w:rsidRPr="004211A0" w:rsidRDefault="00615715" w:rsidP="00940992">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">پرداخت </w:t>
       </w:r>
       <w:r w:rsidR="00940992" w:rsidRPr="004211A0">
         <w:rPr>
@@ -2155,110 +2144,110 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قرارداد</w:t>
       </w:r>
       <w:r w:rsidR="002D0815" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">، پس از خاتمه زمان </w:t>
       </w:r>
       <w:r w:rsidR="00445E20" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قرارداد</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D0815" w:rsidRPr="004211A0" w:rsidRDefault="002D0815" w:rsidP="00B14558">
+    <w:p w14:paraId="05139439" w14:textId="77777777" w:rsidR="002D0815" w:rsidRPr="004211A0" w:rsidRDefault="002D0815" w:rsidP="00B14558">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00615715" w:rsidRPr="004211A0" w:rsidRDefault="00615715" w:rsidP="00B14558">
+    <w:p w14:paraId="5B2A0B79" w14:textId="77777777" w:rsidR="00615715" w:rsidRPr="004211A0" w:rsidRDefault="00615715" w:rsidP="00B14558">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ماده </w:t>
       </w:r>
       <w:r w:rsidR="00B14558" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>) مواعد ارائه و تصویب گزارش ها:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615715" w:rsidRPr="004211A0" w:rsidRDefault="00615715" w:rsidP="00615715">
+    <w:p w14:paraId="770706B5" w14:textId="77777777" w:rsidR="00615715" w:rsidRPr="004211A0" w:rsidRDefault="00615715" w:rsidP="00615715">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">مجری موظف است گزارشهای پیشرفت کار مطابق با موضوع </w:t>
       </w:r>
       <w:r w:rsidR="00445E20" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -2271,93 +2260,93 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> را تهیه و در بازه های زمانی یک ماهه در طول مدت </w:t>
       </w:r>
       <w:r w:rsidR="00445E20" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قرارداد</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> به کارفرما تسلیم نماید.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00615715" w:rsidRPr="004211A0" w:rsidRDefault="003A28E3" w:rsidP="00615715">
+    <w:p w14:paraId="63994137" w14:textId="77777777" w:rsidR="00615715" w:rsidRPr="004211A0" w:rsidRDefault="003A28E3" w:rsidP="00615715">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>- در مورد تحويل گزارش ها و مستندات پروژه، مجری بایستی علاوه بر نسخه کاغذی، یک نسخه الکترونیکی نيز تحويل کارفرما نمايد. قالب تهيه گزارش ها با هماهنگي طرفين انجام مي شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A28E3" w:rsidRPr="004211A0" w:rsidRDefault="003A28E3" w:rsidP="003A28E3">
+    <w:p w14:paraId="0967D7BD" w14:textId="77777777" w:rsidR="003A28E3" w:rsidRPr="004211A0" w:rsidRDefault="003A28E3" w:rsidP="003A28E3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>- مدت زمان اعلام نظر کارفرما پس از تحويل مستندات نهائي پروژه، 15 روز بوده و در صورت عدم اعلام نظر، مستندات پذيرفته شده و مورد تاييد طرفین مي باشند.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A2EA9" w:rsidRPr="004211A0" w:rsidRDefault="003A2EA9" w:rsidP="00402169">
+    <w:p w14:paraId="6FCC31B1" w14:textId="77777777" w:rsidR="003A2EA9" w:rsidRPr="004211A0" w:rsidRDefault="003A2EA9" w:rsidP="00402169">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ماده </w:t>
       </w:r>
       <w:r w:rsidR="00B14558" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
@@ -2381,151 +2370,151 @@
         <w:t xml:space="preserve">)تعهدات </w:t>
       </w:r>
       <w:r w:rsidR="00402169">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مجری</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A28E3" w:rsidRPr="004211A0" w:rsidRDefault="00B14558" w:rsidP="00F93579">
+    <w:p w14:paraId="079B50CF" w14:textId="77777777" w:rsidR="003A28E3" w:rsidRPr="004211A0" w:rsidRDefault="00B14558" w:rsidP="00F93579">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="003A28E3" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>-1-  مجری موظف به ارائه خدمات مورد درخواست کارفرما در قالب موارد مشخص شده ذیل می باشد:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC3C38" w:rsidRPr="004211A0" w:rsidRDefault="00B14558" w:rsidP="00FC3C38">
+    <w:p w14:paraId="6C77D243" w14:textId="77777777" w:rsidR="00FC3C38" w:rsidRPr="004211A0" w:rsidRDefault="00B14558" w:rsidP="00FC3C38">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="003A28E3" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">-1-1- </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D0815" w:rsidRPr="004211A0" w:rsidRDefault="00B14558" w:rsidP="00FC3C38">
+    <w:p w14:paraId="4BCA55F7" w14:textId="77777777" w:rsidR="002D0815" w:rsidRPr="004211A0" w:rsidRDefault="00B14558" w:rsidP="00FC3C38">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00272A97" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">-1-2- </w:t>
       </w:r>
       <w:r w:rsidR="00C46419" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003933DE" w:rsidRPr="004211A0" w:rsidRDefault="00B14558" w:rsidP="00FC3C38">
+    <w:p w14:paraId="2C50C7DD" w14:textId="77777777" w:rsidR="003933DE" w:rsidRPr="004211A0" w:rsidRDefault="00B14558" w:rsidP="00FC3C38">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="003933DE" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -2583,149 +2572,149 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>رساند.</w:t>
       </w:r>
       <w:r w:rsidR="00B70162" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> همچنین </w:t>
       </w:r>
       <w:r w:rsidR="003933DE" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> مجری موظف است به جز جلسات تعیین شده خدمات مورد نیاز را به صورت تلفنی یا از طریق پست الکترونیکی به مرکز ارائه نماید.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003933DE" w:rsidRPr="004211A0" w:rsidRDefault="00B70162" w:rsidP="00F93579">
+    <w:p w14:paraId="321028AD" w14:textId="77777777" w:rsidR="003933DE" w:rsidRPr="004211A0" w:rsidRDefault="00B70162" w:rsidP="00F93579">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تبصره: زمانهای برگزاری جلسات با هماهنگی طرفین تنظیم می گردد. در صورت عدم امکان برقراری جلسه در زمان مقرر بایستی حداقل 24 ساعت قبل از جلسه اطلاع رسانی لازم انجام گیرد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B70162" w:rsidRPr="004211A0" w:rsidRDefault="00B14558" w:rsidP="00F93579">
+    <w:p w14:paraId="30F541F3" w14:textId="77777777" w:rsidR="00B70162" w:rsidRPr="004211A0" w:rsidRDefault="00B14558" w:rsidP="00F93579">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00B70162" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>-3- مجری متعهد است نسبت به تهیه صورت وضعیت انجام خدمات در هر مرحله و اخذ تائیدیه های لازم در این خصوص اقدام نماید.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A2EA9" w:rsidRPr="004211A0" w:rsidRDefault="003A2EA9" w:rsidP="00FC3C38">
+    <w:p w14:paraId="4BEFDD98" w14:textId="77777777" w:rsidR="003A2EA9" w:rsidRPr="004211A0" w:rsidRDefault="003A2EA9" w:rsidP="00FC3C38">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ماده</w:t>
       </w:r>
       <w:r w:rsidR="00B14558" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>) تعهدات کارفرما:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F43B8" w:rsidRPr="004211A0" w:rsidRDefault="009F43B8" w:rsidP="000B16C7">
+    <w:p w14:paraId="4C14F3A6" w14:textId="77777777" w:rsidR="009F43B8" w:rsidRPr="004211A0" w:rsidRDefault="009F43B8" w:rsidP="000B16C7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="000B16C7" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -3125,90 +3114,90 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نمايد</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F21E1" w:rsidRPr="004211A0" w:rsidRDefault="001F21E1" w:rsidP="00A718C0">
+    <w:p w14:paraId="5AD40291" w14:textId="77777777" w:rsidR="001F21E1" w:rsidRPr="004211A0" w:rsidRDefault="001F21E1" w:rsidP="00A718C0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>- کارفرما موظف مي باشد که تمامي اسناد مرتبط با موضوع پروژه و مورد نياز مجري را در اسرع وقت در اختيار وي قرارداده و تاخيرهاي ناشي از اين بابت، برعهده کارفرما است.</w:t>
       </w:r>
       <w:r w:rsidR="00A718C0" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> تاخیرهای ناشی از این بابت، از جرائم تاخیر (ماده 11) مستثنی می باشد</w:t>
       </w:r>
       <w:r w:rsidR="00672FF9" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00081B16" w:rsidRPr="004211A0" w:rsidRDefault="00081B16" w:rsidP="00A00107">
+    <w:p w14:paraId="127357A9" w14:textId="77777777" w:rsidR="00081B16" w:rsidRPr="004211A0" w:rsidRDefault="00081B16" w:rsidP="00A00107">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -3329,51 +3318,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> برعهده کارفرما م</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> باشد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F43B8" w:rsidRPr="004211A0" w:rsidRDefault="009F43B8" w:rsidP="000B16C7">
+    <w:p w14:paraId="6DF69FD8" w14:textId="77777777" w:rsidR="009F43B8" w:rsidRPr="004211A0" w:rsidRDefault="009F43B8" w:rsidP="000B16C7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -3728,98 +3717,98 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نمايد</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0051652D" w:rsidRPr="004211A0" w:rsidRDefault="0051652D" w:rsidP="00FC3C38">
+    <w:p w14:paraId="295F1D2D" w14:textId="77777777" w:rsidR="0051652D" w:rsidRPr="004211A0" w:rsidRDefault="0051652D" w:rsidP="00FC3C38">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ماده</w:t>
       </w:r>
       <w:r w:rsidR="00B14558" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)حوادث قهری:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004211A0" w:rsidRDefault="004211A0" w:rsidP="0051652D">
+    <w:p w14:paraId="40EF1CFE" w14:textId="77777777" w:rsidR="004211A0" w:rsidRDefault="004211A0" w:rsidP="0051652D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شرا</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
@@ -5145,51 +5134,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>رد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00924B76" w:rsidRPr="004211A0" w:rsidRDefault="00924B76" w:rsidP="00C859D9">
+    <w:p w14:paraId="3038075A" w14:textId="77777777" w:rsidR="00924B76" w:rsidRPr="004211A0" w:rsidRDefault="00924B76" w:rsidP="00C859D9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">ماده </w:t>
       </w:r>
       <w:r w:rsidR="00B14558" w:rsidRPr="004211A0">
         <w:rPr>
@@ -5226,51 +5215,51 @@
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A42152" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB6D9B" w:rsidRPr="004211A0" w:rsidRDefault="00DB6D9B" w:rsidP="00A532D0">
+    <w:p w14:paraId="707EE1AE" w14:textId="77777777" w:rsidR="00DB6D9B" w:rsidRPr="004211A0" w:rsidRDefault="00DB6D9B" w:rsidP="00A532D0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نظارت بر حسن انجام کار </w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
@@ -5282,97 +5271,97 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">برعهده </w:t>
       </w:r>
       <w:r w:rsidR="00A532D0" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>...............</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> می باشد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C859D9" w:rsidRPr="004211A0" w:rsidRDefault="00C859D9" w:rsidP="00CC3AA3">
+    <w:p w14:paraId="4EA4D62F" w14:textId="77777777" w:rsidR="00C859D9" w:rsidRPr="004211A0" w:rsidRDefault="00C859D9" w:rsidP="00CC3AA3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ماده 11) جر</w:t>
       </w:r>
       <w:r w:rsidR="00CC3AA3" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ائم</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> تاخیر:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC3AA3" w:rsidRPr="004211A0" w:rsidRDefault="00CC3AA3" w:rsidP="00402169">
+    <w:p w14:paraId="24B99A39" w14:textId="77777777" w:rsidR="00CC3AA3" w:rsidRPr="004211A0" w:rsidRDefault="00CC3AA3" w:rsidP="00402169">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">هرگاه </w:t>
       </w:r>
       <w:r w:rsidR="00402169">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
@@ -5384,133 +5373,133 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> در انجام موضوع </w:t>
       </w:r>
       <w:r w:rsidR="00445E20" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>قرارداد</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> تاخیر نماید، جریمه ای به شرح ذیل به او تعلق خواهد گرفت:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC3AA3" w:rsidRPr="004211A0" w:rsidRDefault="00CC3AA3" w:rsidP="00CC3AA3">
+    <w:p w14:paraId="7F5E4BAE" w14:textId="77777777" w:rsidR="00CC3AA3" w:rsidRPr="004211A0" w:rsidRDefault="00CC3AA3" w:rsidP="00CC3AA3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تا مدت سی درصد(30%) تاخیر زمانی در انجام کل قرارداد (شامل یک مرحله) به ازای هر روز تاخیر، معادل یک درصد مبلغ قرارداد از کل مبلغ توافق شده، کسر می گردد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C859D9" w:rsidRPr="004211A0" w:rsidRDefault="00CC3AA3" w:rsidP="00402169">
+    <w:p w14:paraId="5F8A3D48" w14:textId="77777777" w:rsidR="00C859D9" w:rsidRPr="004211A0" w:rsidRDefault="00CC3AA3" w:rsidP="00402169">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تبصره: در صورتیکه تاحیرات </w:t>
       </w:r>
       <w:r w:rsidR="00402169">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مجری</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> از موعد پیش بینی شده فوق تجاوز نماید، کارفرما حق دارد علاوه بر وصول جرایم فوق، قرارداد را فسخ نماید.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C859D9" w:rsidRPr="004211A0" w:rsidRDefault="00C859D9" w:rsidP="00C859D9">
+    <w:p w14:paraId="555DE2B9" w14:textId="77777777" w:rsidR="00C859D9" w:rsidRPr="004211A0" w:rsidRDefault="00C859D9" w:rsidP="00C859D9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ماده 12) حل اختلاف:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C859D9" w:rsidRPr="004211A0" w:rsidRDefault="00C859D9" w:rsidP="00110C90">
+    <w:p w14:paraId="0DCFBECF" w14:textId="77777777" w:rsidR="00C859D9" w:rsidRPr="004211A0" w:rsidRDefault="00C859D9" w:rsidP="00110C90">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">اختلافاتی که ممکن است در تفسیر مفاد </w:t>
       </w:r>
       <w:r w:rsidR="00445E20" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
@@ -5540,198 +5529,216 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00110C90" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>) ارجاع خواهد شد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="00CE647A">
+    <w:p w14:paraId="75D7B861" w14:textId="77777777" w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="00CE647A">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ماده 13) تضمين انجام تعهدات</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="00CE647A">
+    <w:p w14:paraId="6FC94F61" w14:textId="77777777" w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="00CE647A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>به منظور تضمين انجام تعهدات ، مشاور همزمان با امضاي قرارداد تضمين قابل قبول کارفرما معادل 5% مبلغ قرارداد طی ضمانت نامه کتبی به شماره -----------  و مبلغ ----------- ريال به کارفرما تسليم نموده است. تضمين مذکور حداکثر ظرف يک هفته پس از انقضاي مدت قرارداد با تائيد دستگاه نظارت آزاد ميگردد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="006D1867">
+    <w:p w14:paraId="18F73D0B" w14:textId="77777777" w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="006D1867">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc152852430"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc173029394"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc152852430"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc173029394"/>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">ماده </w:t>
       </w:r>
       <w:r w:rsidR="006D1867" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>)حقوق مالكيت معنوي</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="004211A0">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و محرمانگي</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="004211A0">
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="00402169">
+    <w:p w14:paraId="5FED8BC3" w14:textId="08FB41DC" w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="00402169">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">حقوق مادي گزارش‌هاي تدوين شده در این قرارداد برای هر دو طرف به صورت </w:t>
+        <w:t>حقوق م</w:t>
+      </w:r>
+      <w:r w:rsidR="00844271">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عنوی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004211A0">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> گزارش‌هاي تدوين شده در این قرارداد برای هر دو طرف به صورت </w:t>
       </w:r>
       <w:r w:rsidR="00402169">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">مساوی و </w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مستقل می باشد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="00CE647A">
+    <w:p w14:paraId="37179D98" w14:textId="77777777" w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="00CE647A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="B Mitra"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">عدم استفاده: </w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
@@ -5802,51 +5809,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>جز در راستاي اهداف</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="B Mitra" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> این قرارداد،</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="B Mitra"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> استفاده ننمايد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="00CE647A">
+    <w:p w14:paraId="20059D52" w14:textId="77777777" w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="00CE647A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="B Mitra"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">اصل رازداري: </w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
@@ -5882,51 +5889,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> كه تمامي اقدامات لازم جهت حفاظت از اطلاعات محرمانه را ب</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="B Mitra" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ه‌</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="B Mitra"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>عمل ‌آورده و از افشاي اطلاعات محرمانه در مجامع عمومي يا در اختيار قراردادن آن به اشخاص غيرمجاز جلوگيري نمايد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="00CE647A">
+    <w:p w14:paraId="1271291C" w14:textId="77777777" w:rsidR="00CE647A" w:rsidRPr="004211A0" w:rsidRDefault="00CE647A" w:rsidP="00CE647A">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="B Mitra"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تبصره: در </w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="B Mitra" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -6065,121 +6072,121 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شرح فوق باقي و معتبر مي</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="B Mitra" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‌</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="B Mitra"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>باشد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C37788" w:rsidRPr="004211A0" w:rsidRDefault="00C37788" w:rsidP="006D1867">
+    <w:p w14:paraId="1A42D43E" w14:textId="77777777" w:rsidR="00C37788" w:rsidRPr="004211A0" w:rsidRDefault="00C37788" w:rsidP="006D1867">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ماده </w:t>
       </w:r>
       <w:r w:rsidR="006D1867" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>) نشانی طرفین:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C37788" w:rsidRPr="004211A0" w:rsidRDefault="00C37788" w:rsidP="00A532D0">
+    <w:p w14:paraId="10D5036D" w14:textId="77777777" w:rsidR="00C37788" w:rsidRPr="004211A0" w:rsidRDefault="00C37788" w:rsidP="00A532D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نشاني كارفرما : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C37788" w:rsidRPr="004211A0" w:rsidRDefault="00C37788" w:rsidP="00402169">
+    <w:p w14:paraId="56F12937" w14:textId="77777777" w:rsidR="00C37788" w:rsidRPr="004211A0" w:rsidRDefault="00C37788" w:rsidP="00402169">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="279" w:firstLine="66"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نشاني </w:t>
       </w:r>
       <w:r w:rsidR="00402169">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
@@ -6279,136 +6286,136 @@
           <w:rtl/>
         </w:rPr>
         <w:t>راز</w:t>
       </w:r>
       <w:r w:rsidR="006D1867" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">-دفتر معاونت پژوهشی، تلفن: </w:t>
       </w:r>
       <w:r w:rsidR="006D1867" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">تلفن:۳۷۳۵۳۵۰۵-۰۷۱ کدپستي: ۱۳۸۷۶-۷۱۵۵۷  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C37788" w:rsidRPr="004211A0" w:rsidRDefault="00C37788" w:rsidP="000F5C21">
+    <w:p w14:paraId="7CC6FACB" w14:textId="77777777" w:rsidR="00C37788" w:rsidRPr="004211A0" w:rsidRDefault="00C37788" w:rsidP="000F5C21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="279"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> هرگاه هر يك از طرفين قرارداد نشاني خود را در مدت قرارداد تغيير دهد، بايد مراتب را كتباً به طرف ديگر ابلاغ كند و تا وقتي كه نشاني جديد به طرف ديگر ابلاغ نشده باشد ، كليه نامه ها و اوراق و اظهار نامه ها كه با پست سفارشي به نشاني فوق الذكر ارسال و يا با اخذ رسيد تحويل ميگردد، ابلاغ شده تلقي خواهد شد . </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E926C4" w:rsidRPr="004211A0" w:rsidRDefault="00E926C4" w:rsidP="006D1867">
+    <w:p w14:paraId="78903973" w14:textId="77777777" w:rsidR="00E926C4" w:rsidRPr="004211A0" w:rsidRDefault="00E926C4" w:rsidP="006D1867">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C37788" w:rsidRPr="004211A0" w:rsidRDefault="00C37788" w:rsidP="006D1867">
+    <w:p w14:paraId="4FF8ECC8" w14:textId="77777777" w:rsidR="00C37788" w:rsidRPr="004211A0" w:rsidRDefault="00C37788" w:rsidP="006D1867">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">ماده </w:t>
       </w:r>
       <w:r w:rsidR="006D1867" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>) نسخ قرارداد:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C859D9" w:rsidRPr="004211A0" w:rsidRDefault="00C25F63" w:rsidP="00ED3B4D">
+    <w:p w14:paraId="1BA0A62D" w14:textId="77777777" w:rsidR="00C859D9" w:rsidRPr="004211A0" w:rsidRDefault="00C25F63" w:rsidP="00ED3B4D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ا</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -6826,563 +6833,563 @@
           <w:rtl/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> باشند</w:t>
       </w:r>
       <w:r w:rsidR="00ED3B4D" w:rsidRPr="004211A0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E926C4" w:rsidRPr="00FC3C38" w:rsidRDefault="00E926C4" w:rsidP="00ED3B4D">
+    <w:p w14:paraId="7D13C6F0" w14:textId="77777777" w:rsidR="00E926C4" w:rsidRPr="00FC3C38" w:rsidRDefault="00E926C4" w:rsidP="00ED3B4D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5386"/>
         <w:gridCol w:w="5386"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F5C21" w:rsidRPr="0052145D" w:rsidTr="00FC3C38">
+      <w:tr w:rsidR="000F5C21" w:rsidRPr="0052145D" w14:paraId="044AA435" w14:textId="77777777" w:rsidTr="00FC3C38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000F5C21" w:rsidRPr="0052145D" w:rsidRDefault="000F5C21" w:rsidP="000F5C21">
+          <w:p w14:paraId="7AC3E709" w14:textId="77777777" w:rsidR="000F5C21" w:rsidRPr="0052145D" w:rsidRDefault="000F5C21" w:rsidP="000F5C21">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">کارفرما:    </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="00FB29B0">
+          <w:p w14:paraId="48833C3B" w14:textId="77777777" w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="00FB29B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نام و نام خانوادگي:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="00FB29B0">
+          <w:p w14:paraId="6DAA75ED" w14:textId="77777777" w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="00FB29B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">سمت : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="00FB29B0">
+          <w:p w14:paraId="3F7B04C7" w14:textId="77777777" w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="00FB29B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">مهر و امضاء:     </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="000F5C21">
+          <w:p w14:paraId="6D730D8C" w14:textId="77777777" w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="000F5C21">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00EF12C0" w:rsidP="00FB29B0">
+          <w:p w14:paraId="71DBAA18" w14:textId="77777777" w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00EF12C0" w:rsidP="00FB29B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مجری:</w:t>
             </w:r>
             <w:r w:rsidR="00FB29B0" w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FB29B0" w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>دانشگاه صنعتی شیراز</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="00FB29B0">
+          <w:p w14:paraId="13194CD6" w14:textId="077D445B" w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="00FB29B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">نام و نام خانوادگي: </w:t>
             </w:r>
-            <w:r w:rsidRPr="0052145D">
+            <w:r w:rsidR="00844271">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>سیدجعفر روزگار</w:t>
+              <w:t>اکبر رهیده</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="00FB29B0">
+          <w:p w14:paraId="4CA579CB" w14:textId="77777777" w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="00FB29B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">سمت : </w:t>
             </w:r>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>معاونت پژوهش و فناور</w:t>
             </w:r>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ی</w:t>
             </w:r>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> دانشگاه</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="00FB29B0">
+          <w:p w14:paraId="033E489A" w14:textId="77777777" w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="00FB29B0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">مهر و امضاء:     </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="000F5C21">
+          <w:p w14:paraId="0773E5FC" w14:textId="77777777" w:rsidR="00FB29B0" w:rsidRPr="0052145D" w:rsidRDefault="00FB29B0" w:rsidP="000F5C21">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC3C38" w:rsidRPr="0052145D" w:rsidTr="00FC3C38">
+      <w:tr w:rsidR="00FC3C38" w:rsidRPr="0052145D" w14:paraId="479D06E5" w14:textId="77777777" w:rsidTr="00FC3C38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC3C38" w:rsidRPr="0052145D" w:rsidRDefault="00FC3C38" w:rsidP="000F5C21">
+          <w:p w14:paraId="3E8A3D71" w14:textId="77777777" w:rsidR="00FC3C38" w:rsidRPr="0052145D" w:rsidRDefault="00FC3C38" w:rsidP="000F5C21">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00FC3C38" w:rsidRPr="0052145D" w:rsidRDefault="00EF12C0" w:rsidP="00FB29B0">
+          <w:p w14:paraId="5863EB79" w14:textId="77777777" w:rsidR="00FC3C38" w:rsidRPr="0052145D" w:rsidRDefault="00EF12C0" w:rsidP="00FB29B0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">نماینده </w:t>
             </w:r>
             <w:r w:rsidR="00FC3C38" w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>واحد حقوقی دانشگاه:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC3C38" w:rsidRPr="0052145D" w:rsidRDefault="00FC3C38" w:rsidP="00FC3C38">
+          <w:p w14:paraId="0C4D6896" w14:textId="77777777" w:rsidR="00FC3C38" w:rsidRPr="0052145D" w:rsidRDefault="00FC3C38" w:rsidP="00FC3C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نام و نام خانوادگي:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC3C38" w:rsidRPr="0052145D" w:rsidRDefault="00FC3C38" w:rsidP="00FC3C38">
+          <w:p w14:paraId="10B1FDFD" w14:textId="77777777" w:rsidR="00FC3C38" w:rsidRPr="0052145D" w:rsidRDefault="00FC3C38" w:rsidP="00FC3C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">سمت : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FC3C38" w:rsidRPr="0052145D" w:rsidRDefault="00FC3C38" w:rsidP="00FC3C38">
+          <w:p w14:paraId="17698EEE" w14:textId="77777777" w:rsidR="00FC3C38" w:rsidRPr="0052145D" w:rsidRDefault="00FC3C38" w:rsidP="00FC3C38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0052145D">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">مهر و امضاء:     </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FB29B0" w:rsidRPr="0069288A" w:rsidRDefault="00FB29B0" w:rsidP="00445E20">
+    <w:p w14:paraId="6E1E4F23" w14:textId="77777777" w:rsidR="00FB29B0" w:rsidRPr="0069288A" w:rsidRDefault="00FB29B0" w:rsidP="00445E20">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00FB29B0" w:rsidRPr="0069288A" w:rsidSect="00E926C4">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1620" w:right="567" w:bottom="1260" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00725348" w:rsidRDefault="00725348" w:rsidP="00671EF5">
+    <w:p w14:paraId="38C4AB94" w14:textId="77777777" w:rsidR="007B1429" w:rsidRDefault="007B1429" w:rsidP="00671EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00725348" w:rsidRDefault="00725348" w:rsidP="00671EF5">
+    <w:p w14:paraId="7FB9C635" w14:textId="77777777" w:rsidR="007B1429" w:rsidRDefault="007B1429" w:rsidP="00671EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Farnaz">
     <w:altName w:val="Courier New"/>
     <w:charset w:val="B2"/>
@@ -7402,92 +7409,92 @@
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00725348" w:rsidRDefault="00725348" w:rsidP="00671EF5">
+    <w:p w14:paraId="27B873AC" w14:textId="77777777" w:rsidR="007B1429" w:rsidRDefault="007B1429" w:rsidP="00671EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00725348" w:rsidRDefault="00725348" w:rsidP="00671EF5">
+    <w:p w14:paraId="595C1DB5" w14:textId="77777777" w:rsidR="007B1429" w:rsidRDefault="007B1429" w:rsidP="00671EF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00671EF5" w:rsidRDefault="00E563E9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="5AC4AE15" w14:textId="77777777" w:rsidR="00671EF5" w:rsidRDefault="00E563E9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="141468B3" wp14:editId="6E0155FE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3F6E63F0" wp14:editId="08FCC9D4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:align>center</wp:align>
           </wp:positionV>
           <wp:extent cx="7705090" cy="10613390"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="11" name="Picture 11" descr="000"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="000"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -7507,91 +7514,91 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="7705090" cy="10613390"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00671EF5" w:rsidRDefault="00725348">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1B18605B" w14:textId="77777777" w:rsidR="00671EF5" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:pict>
+      <w:pict w14:anchorId="64D7831C">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
-        <v:shape id="WordPictureWatermark" o:spid="_x0000_s2049" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:606.7pt;height:835.7pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+        <v:shape id="WordPictureWatermark" o:spid="_x0000_s1025" type="#_x0000_t75" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:606.7pt;height:835.7pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="000"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09827029"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6800419C"/>
     <w:lvl w:ilvl="0" w:tplc="01FEACD6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="10090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8379,100 +8386,102 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1072234678">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2067532875">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="328027290">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1348560823">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="144707217">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="770323100">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="662247865">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="130"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA7D8C"/>
     <w:rsid w:val="00000E70"/>
     <w:rsid w:val="000018DA"/>
     <w:rsid w:val="00002727"/>
     <w:rsid w:val="00002938"/>
     <w:rsid w:val="000036E7"/>
     <w:rsid w:val="00004D79"/>
     <w:rsid w:val="0000657D"/>
     <w:rsid w:val="000079EB"/>
     <w:rsid w:val="000109FA"/>
     <w:rsid w:val="00010E39"/>
     <w:rsid w:val="000139C8"/>
     <w:rsid w:val="000171E3"/>
     <w:rsid w:val="00017254"/>
     <w:rsid w:val="0001740E"/>
     <w:rsid w:val="00020A51"/>
     <w:rsid w:val="00021D12"/>
     <w:rsid w:val="000242EC"/>
     <w:rsid w:val="00024A2B"/>
     <w:rsid w:val="00025A86"/>
     <w:rsid w:val="00026C6E"/>
     <w:rsid w:val="000270FE"/>
     <w:rsid w:val="000314A0"/>
@@ -8765,50 +8774,51 @@
     <w:rsid w:val="00307D37"/>
     <w:rsid w:val="00310D51"/>
     <w:rsid w:val="00311FE7"/>
     <w:rsid w:val="0031221D"/>
     <w:rsid w:val="00312A4A"/>
     <w:rsid w:val="00312FB4"/>
     <w:rsid w:val="0031733E"/>
     <w:rsid w:val="00317621"/>
     <w:rsid w:val="0032035E"/>
     <w:rsid w:val="003207D7"/>
     <w:rsid w:val="00321259"/>
     <w:rsid w:val="003212B2"/>
     <w:rsid w:val="00324120"/>
     <w:rsid w:val="00326498"/>
     <w:rsid w:val="003270D1"/>
     <w:rsid w:val="003271AA"/>
     <w:rsid w:val="00327FDE"/>
     <w:rsid w:val="00330919"/>
     <w:rsid w:val="003311BC"/>
     <w:rsid w:val="003331B4"/>
     <w:rsid w:val="00333DA5"/>
     <w:rsid w:val="003351DB"/>
     <w:rsid w:val="00335449"/>
     <w:rsid w:val="0033565F"/>
     <w:rsid w:val="00336329"/>
+    <w:rsid w:val="0033712B"/>
     <w:rsid w:val="003371F2"/>
     <w:rsid w:val="00337672"/>
     <w:rsid w:val="00337BC4"/>
     <w:rsid w:val="00340824"/>
     <w:rsid w:val="00340B01"/>
     <w:rsid w:val="00341A80"/>
     <w:rsid w:val="003445C4"/>
     <w:rsid w:val="00344C82"/>
     <w:rsid w:val="00345307"/>
     <w:rsid w:val="003506CD"/>
     <w:rsid w:val="00350985"/>
     <w:rsid w:val="00350DAE"/>
     <w:rsid w:val="00351DD3"/>
     <w:rsid w:val="003525F5"/>
     <w:rsid w:val="00353432"/>
     <w:rsid w:val="0035752D"/>
     <w:rsid w:val="00360486"/>
     <w:rsid w:val="0036304B"/>
     <w:rsid w:val="00363291"/>
     <w:rsid w:val="0036347F"/>
     <w:rsid w:val="003653FB"/>
     <w:rsid w:val="00370236"/>
     <w:rsid w:val="0037130B"/>
     <w:rsid w:val="00371C5A"/>
     <w:rsid w:val="00371CDB"/>
@@ -9241,98 +9251,100 @@
     <w:rsid w:val="00771C3B"/>
     <w:rsid w:val="007747C9"/>
     <w:rsid w:val="00775670"/>
     <w:rsid w:val="00784698"/>
     <w:rsid w:val="00784A17"/>
     <w:rsid w:val="007860EB"/>
     <w:rsid w:val="00792D51"/>
     <w:rsid w:val="00792FC4"/>
     <w:rsid w:val="007943F0"/>
     <w:rsid w:val="0079507C"/>
     <w:rsid w:val="007976AE"/>
     <w:rsid w:val="007A13ED"/>
     <w:rsid w:val="007A1DDC"/>
     <w:rsid w:val="007A249E"/>
     <w:rsid w:val="007A2D02"/>
     <w:rsid w:val="007A35B0"/>
     <w:rsid w:val="007A3ADE"/>
     <w:rsid w:val="007A3DEC"/>
     <w:rsid w:val="007A46F3"/>
     <w:rsid w:val="007A4FAA"/>
     <w:rsid w:val="007A5500"/>
     <w:rsid w:val="007A66F0"/>
     <w:rsid w:val="007A7AC1"/>
     <w:rsid w:val="007B02FC"/>
     <w:rsid w:val="007B1037"/>
+    <w:rsid w:val="007B1429"/>
     <w:rsid w:val="007B3B46"/>
     <w:rsid w:val="007B42E5"/>
     <w:rsid w:val="007B5789"/>
     <w:rsid w:val="007B5CEB"/>
     <w:rsid w:val="007C06BF"/>
     <w:rsid w:val="007C0D29"/>
     <w:rsid w:val="007C5349"/>
     <w:rsid w:val="007C7036"/>
     <w:rsid w:val="007C7E2F"/>
     <w:rsid w:val="007D2F08"/>
     <w:rsid w:val="007D5955"/>
     <w:rsid w:val="007D66A0"/>
     <w:rsid w:val="007D6BEF"/>
     <w:rsid w:val="007E0125"/>
     <w:rsid w:val="007E2538"/>
     <w:rsid w:val="007E340B"/>
     <w:rsid w:val="007E4FAF"/>
     <w:rsid w:val="007E526A"/>
     <w:rsid w:val="007E5F6B"/>
     <w:rsid w:val="007E7EBD"/>
     <w:rsid w:val="007F0389"/>
     <w:rsid w:val="007F178D"/>
     <w:rsid w:val="007F19A4"/>
     <w:rsid w:val="007F72EB"/>
     <w:rsid w:val="007F760E"/>
     <w:rsid w:val="0080296E"/>
     <w:rsid w:val="00805042"/>
     <w:rsid w:val="00805603"/>
     <w:rsid w:val="008067CF"/>
     <w:rsid w:val="0080750A"/>
     <w:rsid w:val="00811F98"/>
     <w:rsid w:val="0081233B"/>
     <w:rsid w:val="008125F5"/>
     <w:rsid w:val="00813B3E"/>
     <w:rsid w:val="00816C49"/>
     <w:rsid w:val="008212EB"/>
     <w:rsid w:val="00823421"/>
     <w:rsid w:val="008249BB"/>
     <w:rsid w:val="008253E9"/>
     <w:rsid w:val="00830CB2"/>
     <w:rsid w:val="00831174"/>
     <w:rsid w:val="008342E3"/>
     <w:rsid w:val="00835A10"/>
     <w:rsid w:val="008372E9"/>
     <w:rsid w:val="00840E94"/>
     <w:rsid w:val="00840F21"/>
     <w:rsid w:val="00842A9A"/>
     <w:rsid w:val="0084353B"/>
+    <w:rsid w:val="00844271"/>
     <w:rsid w:val="00846839"/>
     <w:rsid w:val="008479AD"/>
     <w:rsid w:val="00856F74"/>
     <w:rsid w:val="008613C9"/>
     <w:rsid w:val="00861F30"/>
     <w:rsid w:val="00862F76"/>
     <w:rsid w:val="00864C98"/>
     <w:rsid w:val="00867D03"/>
     <w:rsid w:val="008703AC"/>
     <w:rsid w:val="00870BDE"/>
     <w:rsid w:val="008711E2"/>
     <w:rsid w:val="0087168E"/>
     <w:rsid w:val="0087414C"/>
     <w:rsid w:val="008744DC"/>
     <w:rsid w:val="00875550"/>
     <w:rsid w:val="00877D86"/>
     <w:rsid w:val="00880538"/>
     <w:rsid w:val="00880973"/>
     <w:rsid w:val="00883FA6"/>
     <w:rsid w:val="00886319"/>
     <w:rsid w:val="008942F2"/>
     <w:rsid w:val="008A01C6"/>
     <w:rsid w:val="008A3341"/>
     <w:rsid w:val="008A6149"/>
     <w:rsid w:val="008A7BEC"/>
@@ -9998,105 +10010,107 @@
     <w:rsid w:val="00F94D4E"/>
     <w:rsid w:val="00F95468"/>
     <w:rsid w:val="00F96E74"/>
     <w:rsid w:val="00FA074E"/>
     <w:rsid w:val="00FA1024"/>
     <w:rsid w:val="00FA586E"/>
     <w:rsid w:val="00FA6FA6"/>
     <w:rsid w:val="00FA7B35"/>
     <w:rsid w:val="00FB2815"/>
     <w:rsid w:val="00FB29B0"/>
     <w:rsid w:val="00FB2FC0"/>
     <w:rsid w:val="00FB4CA7"/>
     <w:rsid w:val="00FB6696"/>
     <w:rsid w:val="00FB6CCE"/>
     <w:rsid w:val="00FC09A9"/>
     <w:rsid w:val="00FC175B"/>
     <w:rsid w:val="00FC1DA5"/>
     <w:rsid w:val="00FC2AB4"/>
     <w:rsid w:val="00FC34E9"/>
     <w:rsid w:val="00FC3C38"/>
     <w:rsid w:val="00FC3DA4"/>
     <w:rsid w:val="00FC65AB"/>
     <w:rsid w:val="00FC731E"/>
     <w:rsid w:val="00FC78B8"/>
     <w:rsid w:val="00FD05C6"/>
+    <w:rsid w:val="00FD1DB5"/>
     <w:rsid w:val="00FD2022"/>
     <w:rsid w:val="00FD2243"/>
     <w:rsid w:val="00FD3ABB"/>
     <w:rsid w:val="00FE2368"/>
     <w:rsid w:val="00FE570D"/>
     <w:rsid w:val="00FE7B0D"/>
     <w:rsid w:val="00FF145C"/>
     <w:rsid w:val="00FF5535"/>
     <w:rsid w:val="00FF640B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-CA" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="004F209C"/>
   <w15:docId w15:val="{E0CC942E-BEE5-402D-8C09-4849C3F0956F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10424,50 +10438,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:bidi/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00CE647A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Farnaz"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
@@ -10633,51 +10652,51 @@
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traffic"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="x-none" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="00CE647A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Farnaz"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1073044744">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
@@ -10955,66 +10974,66 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1082</Words>
-  <Characters>6174</Characters>
+  <Words>1081</Words>
+  <Characters>6167</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Office</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7242</CharactersWithSpaces>
+  <CharactersWithSpaces>7234</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>khayami</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>