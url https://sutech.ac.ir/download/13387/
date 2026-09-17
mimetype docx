--- v0 (2026-07-15)
+++ v1 (2026-09-17)
@@ -1,70 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="5C07AF23" w14:textId="77777777" w:rsidR="00595EDB" w:rsidRDefault="00595EDB" w:rsidP="00747293">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006529A4">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2603D776" wp14:editId="7C6D8774">
             <wp:extent cx="1318126" cy="1295400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="43" name="Picture 43" descr="Description: 250px-Sutech.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Description: 250px-Sutech.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -2204,51 +2202,51 @@
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6766DEFE" w14:textId="30DA74DC" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="6766DEFE" w14:textId="30DA74DC" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220828" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>1-1</w:t>
         </w:r>
@@ -2298,51 +2296,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70859B20" w14:textId="09D6AFCC" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="70859B20" w14:textId="09D6AFCC" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220829" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>1-2</w:t>
         </w:r>
@@ -2436,51 +2434,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="509D0732" w14:textId="300F81D6" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="509D0732" w14:textId="300F81D6" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220830" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>1-3</w:t>
         </w:r>
@@ -2617,51 +2615,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3329EAA6" w14:textId="13104A2F" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="3329EAA6" w14:textId="13104A2F" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220831" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>1-4</w:t>
         </w:r>
@@ -2728,51 +2726,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6A1BA1D7" w14:textId="13D15431" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="6A1BA1D7" w14:textId="13D15431" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220832" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">1-4-1 </w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
@@ -2860,51 +2858,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="411CB682" w14:textId="31BC6454" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="411CB682" w14:textId="31BC6454" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220833" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">1-4-2 </w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
@@ -2974,51 +2972,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0592674E" w14:textId="76218679" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="0592674E" w14:textId="76218679" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220834" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">1-4-3 </w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
@@ -3133,51 +3131,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C91D926" w14:textId="0CEE1AD2" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="5C91D926" w14:textId="0CEE1AD2" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220835" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">1-4-4 </w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
@@ -3291,51 +3289,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62448163" w14:textId="5E54BE87" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="62448163" w14:textId="5E54BE87" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220836" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">1-4-5 </w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
@@ -3397,51 +3395,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79249318" w14:textId="46E52921" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="79249318" w14:textId="46E52921" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220837" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">1-4-6 </w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
@@ -3590,51 +3588,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0B2C01A6" w14:textId="049B8AD4" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="0B2C01A6" w14:textId="049B8AD4" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220838" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>1-5</w:t>
         </w:r>
@@ -3797,51 +3795,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3247EF95" w14:textId="7F8B4940" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="3247EF95" w14:textId="7F8B4940" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220839" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>1-6</w:t>
         </w:r>
@@ -4011,51 +4009,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0CBEFC67" w14:textId="3A85FC57" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="0CBEFC67" w14:textId="3A85FC57" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220840" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">1-6-1 </w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
@@ -4143,51 +4141,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15E5A3A8" w14:textId="2C53E726" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="15E5A3A8" w14:textId="2C53E726" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220841" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">1-6-2 </w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
@@ -4326,51 +4324,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25C42C44" w14:textId="4900D459" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="25C42C44" w14:textId="4900D459" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220842" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>1-7</w:t>
         </w:r>
@@ -4508,51 +4506,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71E2E413" w14:textId="1E8A0751" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="71E2E413" w14:textId="1E8A0751" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220843" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>فصل</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
@@ -4684,51 +4682,51 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>انجام‏شده</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>13</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28548FA9" w14:textId="705473FE" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="28548FA9" w14:textId="705473FE" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220844" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>2-1</w:t>
         </w:r>
@@ -4898,51 +4896,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F180974" w14:textId="64F44686" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="4F180974" w14:textId="64F44686" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220845" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>2-2</w:t>
         </w:r>
@@ -5062,51 +5060,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="682F96C8" w14:textId="2FA7A332" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="682F96C8" w14:textId="2FA7A332" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220846" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>2-3</w:t>
         </w:r>
@@ -5313,51 +5311,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="04B8693A" w14:textId="3FA53FFC" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="04B8693A" w14:textId="3FA53FFC" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC3"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220847" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">2-3-1 </w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
@@ -5489,51 +5487,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31A97F22" w14:textId="678220F0" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="31A97F22" w14:textId="678220F0" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220848" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>فصل</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
@@ -5612,51 +5610,51 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>آموخته‏ها</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E7F0382" w14:textId="7B4D0DC5" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="4E7F0382" w14:textId="7B4D0DC5" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220849" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3-1</w:t>
         </w:r>
@@ -5826,51 +5824,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="79B668FE" w14:textId="2B98BE2A" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="79B668FE" w14:textId="2B98BE2A" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220850" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>3-2</w:t>
         </w:r>
@@ -5972,51 +5970,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="65E6BF26" w14:textId="054DEE00" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="65E6BF26" w14:textId="054DEE00" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220851" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>فصل</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
@@ -6208,51 +6206,51 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>ی</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>19</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="603FFDC7" w14:textId="069433D7" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="603FFDC7" w14:textId="069433D7" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220852" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
             <w14:scene3d>
               <w14:camera w14:prst="orthographicFront"/>
               <w14:lightRig w14:rig="threePt" w14:dir="t">
                 <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
               </w14:lightRig>
             </w14:scene3d>
           </w:rPr>
           <w:t>4-1</w:t>
         </w:r>
@@ -6422,96 +6420,96 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11F7A77E" w14:textId="277046F3" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="11F7A77E" w14:textId="277046F3" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220853" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>مراجع</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64E14B56" w14:textId="461D3284" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="64E14B56" w14:textId="461D3284" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220854" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>مراجع</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
@@ -6565,51 +6563,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="321415C8" w14:textId="382C2C20" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="321415C8" w14:textId="382C2C20" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220855" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>مراجع</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
             <w:rtl/>
@@ -6672,51 +6670,51 @@
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="479476F1" w14:textId="0EB78114" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="479476F1" w14:textId="0EB78114" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220856" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>پ</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:rtl/>
@@ -6735,51 +6733,51 @@
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="00CA0D28">
           <w:rPr>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>23</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25A3DADD" w14:textId="170B481E" w:rsidR="00CA0D28" w:rsidRDefault="00446344" w:rsidP="00CA0D28">
+    <w:p w14:paraId="25A3DADD" w14:textId="170B481E" w:rsidR="00CA0D28" w:rsidRDefault="00000000" w:rsidP="00CA0D28">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc84220857" w:history="1">
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>پ</w:t>
         </w:r>
         <w:r w:rsidR="00CA0D28" w:rsidRPr="00C52931">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="cs"/>
             <w:noProof/>
@@ -7443,51 +7441,51 @@
         </w:r>
         <w:r w:rsidR="00E25FE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003260C9">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
             <w:rtl/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r w:rsidR="00E25FE0">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="75375292" w14:textId="7A6ACF12" w:rsidR="00E25FE0" w:rsidRDefault="00446344" w:rsidP="00E25FE0">
+    <w:p w14:paraId="75375292" w14:textId="7A6ACF12" w:rsidR="00E25FE0" w:rsidRDefault="00000000" w:rsidP="00E25FE0">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8778"/>
         </w:tabs>
         <w:ind w:hanging="1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_Toc14774044" w:history="1">
         <w:r w:rsidR="00E25FE0" w:rsidRPr="000944A7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="eastAsia"/>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>جدول</w:t>
         </w:r>
         <w:r w:rsidR="00E25FE0" w:rsidRPr="000944A7">
           <w:rPr>
@@ -8758,52 +8756,60 @@
       <w:tr w:rsidR="00A025CF" w:rsidRPr="0035044D" w14:paraId="19A03EE0" w14:textId="77777777" w:rsidTr="00286ECF">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CF76A47" w14:textId="77777777" w:rsidR="00A025CF" w:rsidRPr="00A025CF" w:rsidRDefault="00BF725F" w:rsidP="00BF725F">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Total Quality Mnagement</w:t>
+              <w:t xml:space="preserve">Total Quality </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Mnagement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="284" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AB4EDF4" w14:textId="77777777" w:rsidR="00A025CF" w:rsidRPr="00E67A3F" w:rsidRDefault="00A025CF" w:rsidP="00433BD1">
             <w:pPr>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E67A3F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -9443,108 +9449,108 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Toc84220827"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc84220827"/>
       <w:r w:rsidR="00F32188">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>کلیات</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6202DEC8" w14:textId="77777777" w:rsidR="005745EF" w:rsidRDefault="005745EF">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23299A97" w14:textId="77777777" w:rsidR="005745EF" w:rsidRDefault="005745EF">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BACB547" w14:textId="77777777" w:rsidR="009E2371" w:rsidRDefault="009E2371" w:rsidP="009E2371">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc84220828"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc84220828"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>مقدمه</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="7BB314F8" w14:textId="7F888143" w:rsidR="009E2371" w:rsidRDefault="00AA1A86" w:rsidP="00AB1467">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>به‌طورکل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
       <w:r w:rsidR="009E2371">
@@ -9692,67 +9698,67 @@
       <w:r w:rsidR="00AB1467">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000054ED">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و غیره استفاده می‏شود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1C56F8" w14:textId="77777777" w:rsidR="008A2655" w:rsidRDefault="008A2655" w:rsidP="008A2655">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc84220829"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc84220829"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تعاریف</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> کلی</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="70411FD6" w14:textId="372A40E0" w:rsidR="008A2655" w:rsidRDefault="008A2655" w:rsidP="008A2655">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="566"/>
         </w:tabs>
         <w:ind w:left="566" w:hanging="283"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کارآموزی: عبارت است از دوره‏ای که برای ارتقای توانایی‏های علمی، فنی و اجرایی دانشجویان در یکی از واحدهای صنعتی/ </w:t>
       </w:r>
       <w:r w:rsidR="00AA1A86">
@@ -10939,524 +10945,524 @@
       </w:r>
       <w:r w:rsidR="00AA1A86">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>موردنظر</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> به کارآموز برخوردار است.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B2EE90B" w14:textId="77777777" w:rsidR="00DB6EF7" w:rsidRDefault="00121B8D" w:rsidP="00B44849">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc84220830"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc84220830"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>هدف از تدوین شیوه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نامه</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="21AEF9AE" w14:textId="1EF5A6AA" w:rsidR="000D2EDB" w:rsidRDefault="0019600D" w:rsidP="00424B18">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">برای </w:t>
+      </w:r>
+      <w:r w:rsidR="00424B18">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ایجاد توجه به نکات کلیدی و کسب نتایج بهتر و موثرتر برای دانشجویان </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1A86">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به</w:t>
+      </w:r>
+      <w:r w:rsidR="00424B18">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1A86">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‌منظور</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> یادگیری</w:t>
+      </w:r>
+      <w:r w:rsidR="00424B18">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بهتر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>، کسب تجربه و نگاه تخصصی به مقوله کارآموزی</w:t>
+      </w:r>
+      <w:r w:rsidR="006E2373">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و فراگیری دانش</w:t>
+      </w:r>
+      <w:r w:rsidR="00424B18">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> محیط کار و </w:t>
+      </w:r>
+      <w:r w:rsidR="006E2373">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> گزارش‏نویسی فنی، لازم است که </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2EDB">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>دانشجویان</w:t>
+      </w:r>
+      <w:r w:rsidR="006E2373">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> گزارش </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2EDB">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>جامعی از دوره کارآموزی خود را در اتمام دوره ب</w:t>
+      </w:r>
+      <w:r w:rsidR="00424B18">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ه استاد راهنمای خود ارائه کنند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AD41E8" w14:textId="51078486" w:rsidR="00121B8D" w:rsidRDefault="00DB6EF7" w:rsidP="00061F9C">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>هدف</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00143F90">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>اصلی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004B77B6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932565">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تدوين</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932565">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D2EDB">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>دستورالعمل کنونی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932565">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>دستيابي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>الگويي</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>جامع</w:t>
+      </w:r>
+      <w:r w:rsidR="0074584A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و استاندارد </w:t>
+      </w:r>
+      <w:r w:rsidR="00992165">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>برای یکسان‏سازی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00424B18">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ساختار، </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>چارچوب</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E0478">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و شکل ظاهری </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932565">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>گزارش</w:t>
+      </w:r>
+      <w:r w:rsidR="00992165">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‏های</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کارآموزی </w:t>
+      </w:r>
+      <w:r w:rsidR="000054ED">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در دوره </w:t>
+      </w:r>
+      <w:r w:rsidR="000054ED" w:rsidRPr="00932565">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>کارشناسي</w:t>
+      </w:r>
+      <w:r w:rsidR="00061F9C">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و کمک به اثربخشی بیشتر این دوره می باشد.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00932565">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C635E1" w14:textId="77777777" w:rsidR="00121B8D" w:rsidRDefault="00121B8D" w:rsidP="001F077E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc84220831"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>فرمت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F077E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گزارش</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="21AEF9AE" w14:textId="1EF5A6AA" w:rsidR="000D2EDB" w:rsidRDefault="0019600D" w:rsidP="00424B18">
-[...426 lines deleted...]
-        <w:t>گزارش</w:t>
+    <w:p w14:paraId="4C0DAEFC" w14:textId="77777777" w:rsidR="0029473F" w:rsidRPr="0029473F" w:rsidRDefault="0029473F" w:rsidP="00EA25AD">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc84220832"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>فونت‏ها (استایل‏بندی)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w14:paraId="4C0DAEFC" w14:textId="77777777" w:rsidR="0029473F" w:rsidRPr="0029473F" w:rsidRDefault="0029473F" w:rsidP="00EA25AD">
-[...17 lines deleted...]
-    </w:p>
     <w:p w14:paraId="43FEE6DE" w14:textId="395D4D15" w:rsidR="00DB6EF7" w:rsidRDefault="0074584A" w:rsidP="00EA1AAD">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>در این نوشتار</w:t>
       </w:r>
       <w:r w:rsidR="00DB6EF7">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> سعی شده است </w:t>
       </w:r>
       <w:r w:rsidR="00992165">
         <w:rPr>
@@ -12269,63 +12275,63 @@
       <w:r w:rsidR="00EA1AAD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00851665">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>است.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2756BC" w14:textId="77777777" w:rsidR="0069503B" w:rsidRDefault="0069503B" w:rsidP="00141732">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Ref401601793"/>
+      <w:bookmarkStart w:id="6" w:name="_Ref401601793"/>
     </w:p>
     <w:p w14:paraId="24EBAD04" w14:textId="41DC7C26" w:rsidR="00DB6EF7" w:rsidRDefault="00DB6EF7" w:rsidP="00141732">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Ref14134315"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc14774043"/>
+      <w:bookmarkStart w:id="7" w:name="_Ref14134315"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc14774043"/>
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">جدول </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D63232">
         <w:instrText>STYLEREF</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
@@ -12400,133 +12406,133 @@
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003260C9">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidRPr="00D63232">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00141732">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>راهنمای استایل</w:t>
+      </w:r>
+      <w:r w:rsidR="00141732">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="0029473F">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>های معرفی</w:t>
+      </w:r>
+      <w:r w:rsidR="0029473F">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>شده در این الگو</w:t>
+      </w:r>
+      <w:r w:rsidR="00141732">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و موارد استفاده از آن</w:t>
+      </w:r>
+      <w:r w:rsidR="00141732">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="00141732">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ها</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidRPr="00D63232">
-[...79 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="8790" w:type="dxa"/>
         <w:tblInd w:w="107" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1702"/>
       </w:tblGrid>
       <w:tr w:rsidR="000470DB" w14:paraId="15230C1E" w14:textId="77777777" w:rsidTr="001C1867">
         <w:tc>
@@ -13620,1109 +13626,1109 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F9D2C10" w14:textId="776F0525" w:rsidR="0069503B" w:rsidRDefault="0069503B" w:rsidP="00CA0D28">
             <w:pPr>
               <w:pStyle w:val="TOC1"/>
             </w:pPr>
             <w:r>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="008C4453">
               <w:t xml:space="preserve"> (Regular)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2536E29F" w14:textId="77777777" w:rsidR="00DB6EF7" w:rsidRDefault="00EA25AD" w:rsidP="007F2A69">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc84220833"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc84220833"/>
       <w:r w:rsidRPr="007F2A69">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>جدول</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏ها و شکل‏ها</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="9"/>
+    </w:p>
+    <w:p w14:paraId="45A0ABF4" w14:textId="06BE6BAB" w:rsidR="00E44B0E" w:rsidRDefault="00A44368" w:rsidP="004B73F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تمامی شکل‏ها (تصاویر، نموداره</w:t>
+      </w:r>
+      <w:r w:rsidR="000F65A7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا، منحنی‏ها و غیره) و جداول می‏بایست</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> با کیفیت مناسب و به گونه‏ای تهیه شوند که </w:t>
+      </w:r>
+      <w:r w:rsidR="00112892">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">جزئیات </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1A86">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آن‌ها</w:t>
+      </w:r>
+      <w:r w:rsidR="00112892">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در هاردکپی (پرینت) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1A86">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به‌وضوح</w:t>
+      </w:r>
+      <w:r w:rsidR="00112892">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1A86">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قابل‌خواندن</w:t>
+      </w:r>
+      <w:r w:rsidR="00112892">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> باشد. </w:t>
+      </w:r>
+      <w:r w:rsidR="002419EF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">همچنین </w:t>
+      </w:r>
+      <w:r w:rsidR="00112892">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تمامی شکل</w:t>
+      </w:r>
+      <w:r w:rsidR="000F65A7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="00112892">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها و جدول</w:t>
+      </w:r>
+      <w:r w:rsidR="000F65A7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="00112892">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها باید به ترتیب ظاهر شدن در هر فصل شماره‏گذاری شوند</w:t>
+      </w:r>
+      <w:r w:rsidR="002419EF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و در متن با ذکر شماره ارجاع داده شوند (از به کار بردن اصطلاحاتی مانند جدول فوق، جدول صفحه قبل، شکل زیر و غیره اجتناب کنید)</w:t>
+      </w:r>
+      <w:r w:rsidR="00112892">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. مثلا</w:t>
+      </w:r>
+      <w:r w:rsidR="002419EF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ً</w:t>
+      </w:r>
+      <w:r w:rsidR="00112892">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> برای جدول</w:t>
+      </w:r>
+      <w:r w:rsidR="000F65A7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="00112892">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">های فصل دوم، </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340E8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شماره جدول</w:t>
+      </w:r>
+      <w:r w:rsidR="000F65A7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="00A340E8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ها </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1A86">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r w:rsidR="00A340E8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2-1، 2-2، 2-3 و جدول</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2A78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="00A340E8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">های فصل سوم </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1A86">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r w:rsidR="00A340E8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-1، 3-2، 3-3 شماره‏گذاری شود. </w:t>
+      </w:r>
+      <w:r w:rsidR="006652CF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">لازم به ذکر است که در هنگام ثبت عنوان جدول، آن را در بالای جدول و </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1A86">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r w:rsidR="006652CF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وسط‏چین </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بنویسید</w:t>
+      </w:r>
+      <w:r w:rsidR="006652CF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و </w:t>
+      </w:r>
+      <w:r w:rsidR="00E74BAC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در متن گزارش برای</w:t>
+      </w:r>
+      <w:r w:rsidR="006652CF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ارجاع</w:t>
+      </w:r>
+      <w:r w:rsidR="00E74BAC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏دهی</w:t>
+      </w:r>
+      <w:r w:rsidR="006652CF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> به یک جدول </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">نیز </w:t>
+      </w:r>
+      <w:r w:rsidR="006652CF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">تنها شماره آن </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">جدول را </w:t>
+      </w:r>
+      <w:r w:rsidR="006652CF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">ذکر </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کنید</w:t>
+      </w:r>
+      <w:r w:rsidR="00031CF6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA1A86">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مثلاً</w:t>
+      </w:r>
+      <w:r w:rsidR="00031CF6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بگویید همان‏گونه که در </w:t>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+        <w:instrText>REF</w:instrText>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> _</w:instrText>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+        <w:instrText>Ref14134315 \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003260C9" w:rsidRPr="00D63232">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">جدول </w:t>
+      </w:r>
+      <w:r w:rsidR="003260C9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="003260C9">
+        <w:rPr>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003260C9" w:rsidRPr="00D63232">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidR="003260C9">
+        <w:rPr>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00031CF6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مشاهده می‏شود ...)</w:t>
+      </w:r>
+      <w:r w:rsidR="006652CF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340E8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">برای </w:t>
+      </w:r>
+      <w:r w:rsidR="00471D2B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">شماره‏گذاری </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340E8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">خودکار </w:t>
+      </w:r>
+      <w:r w:rsidR="00471D2B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">جداول </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340E8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">می‏توانید از </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">الگوی موجود </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340E8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در بخش قبل</w:t>
+      </w:r>
+      <w:r w:rsidR="002C2A78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00471D2B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">و </w:t>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+        <w:instrText>REF</w:instrText>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> _</w:instrText>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+        </w:rPr>
+        <w:instrText>Ref14134315 \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003260C9" w:rsidRPr="00D63232">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">جدول </w:t>
+      </w:r>
+      <w:r w:rsidR="003260C9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="003260C9">
+        <w:rPr>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003260C9" w:rsidRPr="00D63232">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidR="003260C9">
+        <w:rPr>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="004B73F8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">نیز </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340E8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">استفاده کنید یا اینکه </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>این کار را شخصا</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ً</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A340E8">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">از ریبون </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0372">
+        <w:t>References</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0372">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> قسمت </w:t>
+      </w:r>
+      <w:r w:rsidR="001F0372">
+        <w:t>Captions</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0372">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> انجام دهید. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF18057" w14:textId="42063AE3" w:rsidR="00471D2B" w:rsidRDefault="00C21D2A" w:rsidP="00C21D2A">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تمامی</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> شکل‏ها، نمودار و منحنی‏ها </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">با عنوان شکل در متن شماره‏گذاری و خطاب می‏شوند و در مورد آن </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نیز تمامی توضیحات مربوط به جدول </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(که در پاراگراف قبل توضیح داده شد) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">صادق است؛ تنها با این تفاوت که عنوان </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2A78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">شکل‏ها </w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">می‏بایست در پایین شکل </w:t>
+      </w:r>
+      <w:r w:rsidR="005E720B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">و </w:t>
+      </w:r>
+      <w:r w:rsidR="005E720B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کماکان </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7A2A">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> وسط‏چین</w:t>
+      </w:r>
+      <w:r w:rsidR="005E720B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A53B70">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ارائه شود.</w:t>
+      </w:r>
+      <w:r w:rsidR="004909BB">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00471D2B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">برای شماره‏گذاری خودکار </w:t>
+      </w:r>
+      <w:r w:rsidR="002C2A78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شکل‏ها</w:t>
+      </w:r>
+      <w:r w:rsidR="00471D2B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">نیز </w:t>
+      </w:r>
+      <w:r w:rsidR="00471D2B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">می‏توانید از الگوی موجود در </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>این فایل</w:t>
+      </w:r>
+      <w:r w:rsidR="00471D2B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> استفاده کنید یا اینکه این کار را </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7A2A">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شخصاً</w:t>
+      </w:r>
+      <w:r w:rsidR="00471D2B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از ریبون </w:t>
+      </w:r>
+      <w:r w:rsidR="00471D2B">
+        <w:t>References</w:t>
+      </w:r>
+      <w:r w:rsidR="00471D2B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> قسمت </w:t>
+      </w:r>
+      <w:r w:rsidR="00471D2B">
+        <w:rPr>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Captions</w:t>
+      </w:r>
+      <w:r w:rsidR="00471D2B">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> انجام دهید. </w:t>
+      </w:r>
+      <w:r w:rsidR="000D7A2A">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌عنوان</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مثال به </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>REF</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> _</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText>Ref14081457 \h</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="003260C9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شکل</w:t>
+      </w:r>
+      <w:r w:rsidR="003260C9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003260C9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="003260C9">
+        <w:rPr>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="003260C9">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:r w:rsidR="003260C9">
+        <w:rPr>
+          <w:noProof/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00D61D39">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مراجعه کنید.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED55522" w14:textId="77777777" w:rsidR="003D3EAB" w:rsidRDefault="00620E67" w:rsidP="00620E67">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="_Toc84220834"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پانویس</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (زیرنویس)</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="45A0ABF4" w14:textId="06BE6BAB" w:rsidR="00E44B0E" w:rsidRDefault="00A44368" w:rsidP="004B73F8">
-[...1038 lines deleted...]
-    </w:p>
     <w:p w14:paraId="492FD6C9" w14:textId="082B10E1" w:rsidR="00620E67" w:rsidRDefault="00620E67" w:rsidP="00D37740">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در صورتی که یک عبارت یا واژه نیاز به توضیح خاصی داشته باشد و یا </w:t>
       </w:r>
       <w:r w:rsidR="00D37740">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نیاز به</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -14898,60 +14904,60 @@
         <w:t xml:space="preserve"> قسمت </w:t>
       </w:r>
       <w:r w:rsidR="00FC6CEA">
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Insert Footnote</w:t>
       </w:r>
       <w:r w:rsidR="00FC6CEA">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> استفاده کنید.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B4FCA44" w14:textId="77777777" w:rsidR="00246AA5" w:rsidRDefault="002419EF" w:rsidP="002419EF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc84220835"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc84220835"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>روابط ریاضی و فرمول‏ها</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="4F0F6619" w14:textId="7C21DA11" w:rsidR="00503BB0" w:rsidRDefault="00DA5835" w:rsidP="00EB5C25">
       <w:pPr>
         <w:ind w:firstLine="566"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">برخی مواقع نیاز است که </w:t>
       </w:r>
       <w:r w:rsidR="00031CF6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در متن خود </w:t>
       </w:r>
@@ -15555,60 +15561,60 @@
         <w:t xml:space="preserve"> و اندازه آن 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نازک است.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="504BB5DD" w14:textId="6283EB17" w:rsidR="00E15B1A" w:rsidRDefault="00E15B1A" w:rsidP="00E15B1A">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc84220836"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc84220836"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>شماره‏گذاری صفحات</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="08967E9B" w14:textId="08CEA730" w:rsidR="00E15B1A" w:rsidRPr="00E15B1A" w:rsidRDefault="005E6BAA" w:rsidP="005A4D79">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">برای شماره‏گذاری صفحات می‏توانید از الگوی کنونی استفاده کنید. توضیح اینکه صفحات ابتدایی گزارش از عنوان تا صفحه چکیده هیچ شماره‏ای نمی‏خورد. از صفحه فهرست مطالب تا انتهای فهرست کلمات اختصاری با شماره‏های أ، ب، ت، ث و </w:t>
       </w:r>
       <w:r w:rsidR="005A4D79">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
       <w:r>
@@ -15654,69 +15660,69 @@
       <w:r w:rsidR="005A4D79">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>، 3 و ...</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شماره‏گذاری می‏شود.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="217ECB7A" w14:textId="77777777" w:rsidR="00592498" w:rsidRDefault="008C7B3D" w:rsidP="008C7B3D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc84220837"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc84220837"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">برخی </w:t>
       </w:r>
       <w:r w:rsidR="009D07D2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>نکات ضروری در گزارش‏نویسی</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidR="009D07D2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D62129E" w14:textId="77777777" w:rsidR="00F45197" w:rsidRDefault="007D74EB" w:rsidP="00F45197">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D74EB">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">يكي از اهداف تدوین گزارش، آشنايي دانشجويان گرامي با نحوه نگارش و تنظيم مطالب درباره يك موضوع علمي است. </w:t>
       </w:r>
       <w:r w:rsidR="001F20A4">
@@ -17832,283 +17838,283 @@
       <w:r w:rsidR="007A2D27">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> متن گزارش خود استفاده کنند.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01CD947E" w14:textId="3D7D3B1B" w:rsidR="001C77D2" w:rsidRDefault="001C77D2" w:rsidP="001C77D2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc84220838"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc84220838"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>نحوه ارزشیابی (نمره‏دهی)</w:t>
       </w:r>
       <w:r w:rsidR="00BC07FF">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> دوره کارآموزی</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="14"/>
+    </w:p>
+    <w:p w14:paraId="3CA12FA0" w14:textId="15DE7235" w:rsidR="001C77D2" w:rsidRPr="001C77D2" w:rsidRDefault="001C77D2" w:rsidP="00424B18">
+      <w:pPr>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">به طور کلی ارزشیابی و نمره‏دهی </w:t>
+      </w:r>
+      <w:r w:rsidR="00204AAE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">دوران کارآموزی به عهده استاد راهنمای کارآموزی است. </w:t>
+      </w:r>
+      <w:r w:rsidR="00424B18">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این ازریابی براساس گزارش </w:t>
+      </w:r>
+      <w:r w:rsidR="00F77535">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">کارآموزی‏ </w:t>
+      </w:r>
+      <w:r w:rsidR="00357343">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">که </w:t>
+      </w:r>
+      <w:r w:rsidR="00F77535">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>دانشجو</w:t>
+      </w:r>
+      <w:r w:rsidR="00357343">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در انتهای دوره به استاد راهنمای خود تحویل می‏دهد</w:t>
+      </w:r>
+      <w:r w:rsidR="00424B18">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77535">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00424B18">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">فرم نمره اعلامی توسط محل کارفرما و </w:t>
+      </w:r>
+      <w:r w:rsidR="008C0B95">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>استنباط</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE4353">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و ارزیابی</w:t>
+      </w:r>
+      <w:r w:rsidR="008C0B95">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> استاد راهنما از میزان کیفیت کارآموز در طول دوره کارآموزی و </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC07FF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نحوه تعاملات او داده خواهد شد.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F77535">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="488EBC0C" w14:textId="391C1DDF" w:rsidR="00B928FB" w:rsidRPr="002419EF" w:rsidRDefault="00B928FB" w:rsidP="00B928FB">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc84220839"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نکات کلی در مورد محتوای فصل اول</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="3CA12FA0" w14:textId="15DE7235" w:rsidR="001C77D2" w:rsidRPr="001C77D2" w:rsidRDefault="001C77D2" w:rsidP="00424B18">
-[...124 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="6512BBAA" w14:textId="3E5EA787" w:rsidR="00DA53E3" w:rsidRDefault="00DA53E3" w:rsidP="00CF4BE6">
+      <w:pPr>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">در ادامه مطالبی که می‏بایست در فصل اول گزارش </w:t>
+      </w:r>
+      <w:r w:rsidR="000211AE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">بدان‏ها پرداخته شود </w:t>
+      </w:r>
+      <w:r w:rsidR="008C61BF">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به‌طور</w:t>
+      </w:r>
+      <w:r w:rsidR="000211AE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مختصر </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD501A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ارائه</w:t>
+      </w:r>
+      <w:r w:rsidR="00090C26">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و تبیین می‏شود:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488EBC0C" w14:textId="391C1DDF" w:rsidR="00B928FB" w:rsidRPr="002419EF" w:rsidRDefault="00B928FB" w:rsidP="00B928FB">
-[...14 lines deleted...]
-        <w:t>نکات کلی در مورد محتوای فصل اول</w:t>
+    <w:p w14:paraId="1AB643F3" w14:textId="77777777" w:rsidR="00DB6EF7" w:rsidRDefault="00DB6EF7" w:rsidP="00B928FB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc84220840"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>معرفی محل کارآموزی</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="6512BBAA" w14:textId="3E5EA787" w:rsidR="00DA53E3" w:rsidRDefault="00DA53E3" w:rsidP="00CF4BE6">
-[...64 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5D5976ED" w14:textId="7C8F3931" w:rsidR="00F157E6" w:rsidRDefault="00F3449C" w:rsidP="000A463B">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>معرفی محل کارآموزی</w:t>
       </w:r>
       <w:r w:rsidR="00F157E6">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> اولین فصل از گزارش کارآموزی </w:t>
       </w:r>
       <w:r w:rsidR="00B44849">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
@@ -19142,51 +19148,51 @@
       </w:r>
       <w:r w:rsidR="00C00AB4" w:rsidRPr="00932565">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> شود.</w:t>
       </w:r>
       <w:r w:rsidR="000A463B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AAE5BF9" w14:textId="77777777" w:rsidR="00932565" w:rsidRPr="00932565" w:rsidRDefault="001C02F0" w:rsidP="00B928FB">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc84220841"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc84220841"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>نمونه</w:t>
       </w:r>
       <w:r w:rsidR="00A53135">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
         </w:rPr>
         <w:t>‏</w:t>
       </w:r>
       <w:r w:rsidR="00A53135">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>ای</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
@@ -19196,51 +19202,51 @@
       </w:r>
       <w:r w:rsidR="00A53135">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>از فصل اول</w:t>
       </w:r>
       <w:r w:rsidR="00A53135" w:rsidRPr="00A53135">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A53135">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>یک گزارش</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="5E0B0392" w14:textId="77777777" w:rsidR="00A814F4" w:rsidRDefault="0076363B" w:rsidP="00B928FB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>معرفی اجمالی واحد صنعتی</w:t>
       </w:r>
       <w:r w:rsidR="002A549E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
@@ -21098,52 +21104,52 @@
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4957516" cy="3027650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BE902B1" w14:textId="21674128" w:rsidR="00DE5185" w:rsidRDefault="00C00AB4" w:rsidP="004909BB">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Ref14081457"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc14774072"/>
+      <w:bookmarkStart w:id="18" w:name="_Ref14081457"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc14774072"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شکل</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
@@ -21225,97 +21231,97 @@
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003260C9">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidR="004909BB">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5185">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">نمودار سازمانی شرکت </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF2830">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معدنی و صنعتی </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3314">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>گل</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3314">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3314">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>گهر</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="19"/>
-      <w:r w:rsidR="004909BB">
-[...44 lines deleted...]
-      <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidR="00DE5185">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="451924A1" w14:textId="77777777" w:rsidR="009D476A" w:rsidRDefault="00DE5185" w:rsidP="00B928FB">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">جایگاه و اهمیت واحد صنعتی </w:t>
       </w:r>
     </w:p>
@@ -21780,100 +21786,100 @@
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E9C8D2D" w14:textId="77777777" w:rsidR="002D061C" w:rsidRDefault="002D061C" w:rsidP="009E2371">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16B76B77" w14:textId="77777777" w:rsidR="009E2371" w:rsidRPr="000F3FB5" w:rsidRDefault="009E2371" w:rsidP="009E2371">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc84220842"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc84220842"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>جمع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‏</w:t>
       </w:r>
       <w:r w:rsidRPr="000F3FB5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بندی</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> (نتیجه</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‏</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>گیری) فصل</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="7FF34E31" w14:textId="37BB6C56" w:rsidR="009E2371" w:rsidRDefault="009E2371" w:rsidP="00101BAC">
       <w:pPr>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>معمولاً هر فصل یک مقدمه و یک جمع‏بندی (نتیجه‏گیری) دارد. مقدمه اولین عنوان و جمع‏بندی آخرین عنوانی است که در هر فصل نوشته می‏شود</w:t>
       </w:r>
       <w:r w:rsidR="002D061C">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="008D3314">
         <w:rPr>
           <w:rtl/>
@@ -22036,688 +22042,688 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="22" w:name="_Toc84220843"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc84220843"/>
       <w:r w:rsidR="00511464">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>وظایف محوله</w:t>
       </w:r>
       <w:r w:rsidR="00D85BCD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> و فعالیت</w:t>
       </w:r>
       <w:r w:rsidR="00D85BCD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‏</w:t>
       </w:r>
       <w:r w:rsidR="00D85BCD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>های انجام</w:t>
       </w:r>
       <w:r w:rsidR="00D85BCD">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‏</w:t>
       </w:r>
       <w:r w:rsidR="00D85BCD">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>شده</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="0CE0ED90" w14:textId="77777777" w:rsidR="00536DB3" w:rsidRDefault="00536DB3" w:rsidP="00536DB3">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C065B2C" w14:textId="77777777" w:rsidR="005745EF" w:rsidRDefault="005745EF">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="750D7056" w14:textId="77777777" w:rsidR="00A305BE" w:rsidRDefault="00A305BE" w:rsidP="00A305BE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="578" w:hanging="578"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc84220844"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc84220844"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>نکات کلی در مورد محتوای فصل دوم</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
+    </w:p>
+    <w:p w14:paraId="1F9B8104" w14:textId="77777777" w:rsidR="00E24DA9" w:rsidRDefault="00A305BE" w:rsidP="00E24DA9">
+      <w:pPr>
+        <w:ind w:firstLine="566"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">معمولاً </w:t>
+      </w:r>
+      <w:r w:rsidR="00B83571">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">در </w:t>
+      </w:r>
+      <w:r w:rsidR="006F7012">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>فصل دوم</w:t>
+      </w:r>
+      <w:r w:rsidR="00B83571">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> عنوان و شرح </w:t>
+      </w:r>
+      <w:r w:rsidR="002069B6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>دقیق علمی</w:t>
+      </w:r>
+      <w:r w:rsidR="00B83571">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از پروژه (های) انجام‏شده در طول کارآموزی آورده می‏شود و نوع کار و فعالیت‏هایی که در </w:t>
+      </w:r>
+      <w:r w:rsidR="002069B6">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>طول دوره</w:t>
+      </w:r>
+      <w:r w:rsidR="00B83571">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کارآموزی انجام شده است ارائه می‏شود.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4007">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فصل دوم در واقع شرح کامل</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24DA9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4007">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">تری از فرم </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24DA9">
+        <w:rPr>
+          <w:rFonts w:cs="Cambria" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4007">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>گزارش خلاصه فعالیت</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24DA9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4007">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>های هفتگی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24DA9">
+        <w:rPr>
+          <w:rFonts w:cs="Cambria" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4007">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> است با این تفاوت که در آن فرم</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24DA9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB4007">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ها مطالب به ترتیب زمانی ارائه می‏شوند اما در اینجا بر اساس موضوع و ساختار علمی و فنی تنظیم می‏شوند.</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7012">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB12DFA" w14:textId="0BF0FB45" w:rsidR="0079203A" w:rsidRDefault="006F7012" w:rsidP="00E24DA9">
+      <w:pPr>
+        <w:ind w:firstLine="566"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">از جمله موضوعاتی که در صورت وجود بایستی در این فصل تبیین شوند </w:t>
+      </w:r>
+      <w:r w:rsidR="00101BAC">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>عبارت‌اند</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از: </w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">طرح موضوع </w:t>
+      </w:r>
+      <w:r w:rsidR="00101BAC">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>موردبررس</w:t>
+      </w:r>
+      <w:r w:rsidR="00101BAC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در مدت کارآموزی</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ب</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ان</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مسئله</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)، </w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ضرورت انجام </w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">این بررسی برای واحد صنعتی و یا دپارتمان محل کارآموزی ترجیحاً </w:t>
+      </w:r>
+      <w:r w:rsidR="00101BAC">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>به‌صورت</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> کمی و همراه با توجیهات اقتصادی (در این بخش چرایی</w:t>
+      </w:r>
+      <w:r w:rsidR="00E24DA9">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ِ</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> انتخاب موضوع </w:t>
+      </w:r>
+      <w:r w:rsidR="00101BAC">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>موردبررس</w:t>
+      </w:r>
+      <w:r w:rsidR="00101BAC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در مدت کارآموزی از دید واحد صنعتی و کارآموز </w:t>
+      </w:r>
+      <w:r w:rsidR="00101BAC">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>مد</w:t>
+      </w:r>
+      <w:r w:rsidR="00101BAC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00101BAC">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نظر</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D252A7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>است</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)، </w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>سؤالات و فرض</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ه‌ها</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اهداف </w:t>
+      </w:r>
+      <w:r w:rsidR="00101BAC">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>موردنظر</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> تعار</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ف</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> واژه‌ها و موارد</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A" w:rsidRPr="00C40A8D">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00101BAC">
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ازا</w:t>
+      </w:r>
+      <w:r w:rsidR="00101BAC">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ین‌دست</w:t>
+      </w:r>
+      <w:r w:rsidR="0079203A">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D252A7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D0579D" w14:textId="7F904FEC" w:rsidR="00876767" w:rsidRDefault="00876767" w:rsidP="00876767">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:left="578" w:hanging="578"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc84220845"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خلاصه فعالیت‏های هفتگی</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="1F9B8104" w14:textId="77777777" w:rsidR="00E24DA9" w:rsidRDefault="00A305BE" w:rsidP="00E24DA9">
-[...538 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7FD6F527" w14:textId="39E7718E" w:rsidR="00876767" w:rsidRDefault="00876767" w:rsidP="00341A5C">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>یکی از بخش‏های ضروری</w:t>
       </w:r>
       <w:r w:rsidR="001A233B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> که بایستی در فصل دوم تدوین شود، تکمیل جدول خلاصه فعالیت‏های هفتگی است. هر سطر از این جدول مربوط به خلاصه فعالیت‏های انجام‏شده در طول یک هفته از دوره کارآموزی است. برای </w:t>
       </w:r>
       <w:r w:rsidR="00DE70EC">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
@@ -22832,52 +22838,52 @@
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00E71C9E">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00341A5C">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>به عنوان نمونه تکمیل شده است.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3678B678" w14:textId="06A5FD0B" w:rsidR="00031503" w:rsidRDefault="00305597" w:rsidP="00305597">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Ref14771326"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc14774044"/>
+      <w:bookmarkStart w:id="24" w:name="_Ref14771326"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc14774044"/>
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">جدول </w:t>
       </w:r>
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D63232">
         <w:instrText>STYLEREF</w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
@@ -22952,103 +22958,103 @@
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="003260C9">
         <w:rPr>
           <w:noProof/>
           <w:rtl/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00D63232">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r w:rsidRPr="00D63232">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00031503">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خلاصه فعالیت‏</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE42AF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های انجام</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE42AF">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE42AF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">شده </w:t>
+      </w:r>
+      <w:r w:rsidR="00031503">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در طول دوره کارآموزی</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="25"/>
-      <w:r w:rsidRPr="00D63232">
-[...50 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="8896" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1342"/>
         <w:gridCol w:w="1885"/>
         <w:gridCol w:w="5669"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E71C9E" w14:paraId="1FF77493" w14:textId="77777777" w:rsidTr="008D68FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1342" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C5D769D" w14:textId="7C92D8B9" w:rsidR="00E71C9E" w:rsidRPr="00E71C9E" w:rsidRDefault="00E71C9E" w:rsidP="00CA0D28">
             <w:pPr>
               <w:pStyle w:val="TOC1"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
@@ -23324,60 +23330,60 @@
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="51CD5B78" w14:textId="77777777" w:rsidR="00E71C9E" w:rsidRPr="00876767" w:rsidRDefault="00E71C9E" w:rsidP="00E71C9E">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="473D9A26" w14:textId="77777777" w:rsidR="00A305BE" w:rsidRDefault="00A305BE" w:rsidP="00A305BE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="578" w:hanging="578"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc84220846"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc84220846"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>پیشینه پژوهش (ادبیات موضوع) (اختیاری)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="214F84D7" w14:textId="2D572B40" w:rsidR="00A305BE" w:rsidRPr="00C40A8D" w:rsidRDefault="00A305BE" w:rsidP="00E24DA9">
       <w:pPr>
         <w:ind w:firstLine="566"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اگر نیاز است که پیشینه (ادبیات) یک موضوع خاص علمی بیان شود در همین فصل ارائه خواهد شد.</w:t>
       </w:r>
       <w:r w:rsidR="009C11A8">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> در پیشینه پژوهش </w:t>
       </w:r>
       <w:r w:rsidR="00101BAC">
         <w:rPr>
           <w:rtl/>
@@ -23425,92 +23431,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> نیاز ممکن است کم یا اضافه شوند و یا اینکه </w:t>
       </w:r>
       <w:r w:rsidR="00101BAC">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>کلاً</w:t>
       </w:r>
       <w:r w:rsidR="00570F98">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> حذف شوند.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02A7E834" w14:textId="1637E1E8" w:rsidR="003F39EF" w:rsidRDefault="009C11A8" w:rsidP="009C11A8">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc84220847"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc84220847"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>تقسیم</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‏</w:t>
       </w:r>
       <w:r w:rsidR="003032F2" w:rsidRPr="003032F2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بندی علمی حوزه </w:t>
       </w:r>
       <w:r w:rsidR="007015E0">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>موردبررس</w:t>
       </w:r>
       <w:r w:rsidR="007015E0">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="7E83B9ED" w14:textId="77777777" w:rsidR="003032F2" w:rsidRDefault="003032F2" w:rsidP="00570F98">
       <w:pPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>در این بخش با تک</w:t>
       </w:r>
       <w:r w:rsidR="00570F98">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>یه بر متون و منابع علمی به دسته‏ب</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="28"/>
@@ -23565,51 +23571,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="289C3811" w14:textId="579DE00C" w:rsidR="0057151F" w:rsidRDefault="0057151F" w:rsidP="003A6121">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="29" w:name="_Toc84220848"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc84220848"/>
       <w:r w:rsidR="003A6121">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>جمع</w:t>
       </w:r>
       <w:r w:rsidR="003A6121">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‏</w:t>
       </w:r>
       <w:r w:rsidR="003A6121">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">بندی </w:t>
       </w:r>
       <w:r>
@@ -23630,90 +23636,90 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ها و آموخته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‏</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ها</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="0C1FB4F4" w14:textId="77777777" w:rsidR="0057151F" w:rsidRDefault="0057151F">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="376DA0C6" w14:textId="77777777" w:rsidR="00811C25" w:rsidRDefault="00811C25" w:rsidP="00811C25">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc84220849"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc84220849"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>نکات کلی در مورد محتوای فصل سوم</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="0CC6069A" w14:textId="77777777" w:rsidR="00ED020F" w:rsidRDefault="00ED020F" w:rsidP="00ED020F">
       <w:pPr>
         <w:ind w:firstLine="566"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اگرچه رسالت اصلی کارآموزی، آشنایی کارآموزان با محیط واقعی کار و محک زدن آموخته‏هایشان در عمل است ولی </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>به‌هرحال</w:t>
       </w:r>
       <w:r>
@@ -24361,77 +24367,77 @@
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>معمولاً حجم فصل سوم به نسبت دیگر فصل‏ها کمتر خواهد بود. این امر طبیعی است و دانشجویان نباید از این بابت نگرانی خاصی داشته باشند.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A19DA9" w14:textId="77777777" w:rsidR="00062C5F" w:rsidRDefault="00062C5F" w:rsidP="00062C5F">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19177F84" w14:textId="0250B578" w:rsidR="00ED311B" w:rsidRDefault="001950C3" w:rsidP="00ED311B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_Toc84220850"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc84220850"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">نظرات و </w:t>
       </w:r>
       <w:r w:rsidR="00ED311B">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>پیشنهاد</w:t>
       </w:r>
       <w:r w:rsidR="000B2B67">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ها</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="0F36B4F7" w14:textId="12CB9DAD" w:rsidR="00ED311B" w:rsidRDefault="001950C3" w:rsidP="005121C7">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">این بخش در پایان دوره کارآموزی تکمیل می‏شود و </w:t>
       </w:r>
       <w:r w:rsidR="005121C7">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>یکی از ا</w:t>
       </w:r>
       <w:r>
@@ -24853,51 +24859,51 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06C2DA30" w14:textId="52E84237" w:rsidR="007E55DE" w:rsidRDefault="007E55DE" w:rsidP="00726CC5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="32" w:name="_Toc84220851"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc84220851"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>م</w:t>
       </w:r>
       <w:r w:rsidR="00726CC5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ع</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">رفی </w:t>
       </w:r>
       <w:r w:rsidRPr="007E55DE">
@@ -24953,90 +24959,90 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00726CC5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">در </w:t>
       </w:r>
       <w:r w:rsidRPr="007E55DE">
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>محل کارآموز</w:t>
       </w:r>
       <w:r w:rsidRPr="007E55DE">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="7C390A52" w14:textId="77777777" w:rsidR="007E55DE" w:rsidRDefault="007E55DE" w:rsidP="007E55DE">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="334DF668" w14:textId="66C7CBE7" w:rsidR="007E55DE" w:rsidRDefault="00726CC5" w:rsidP="007E55DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc84220852"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc84220852"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>نکات کلی در مورد محتوای فصل چهارم</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="61F81584" w14:textId="77777777" w:rsidR="00726CC5" w:rsidRDefault="007E55DE" w:rsidP="00726CC5">
       <w:pPr>
         <w:ind w:firstLine="566"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>اگرچه رسالت اصلی کارآموزی، آشنایی کارآموزان با محیط واقعی کار و محک زدن آموخته‏هایشان در عمل است ولی</w:t>
       </w:r>
       <w:r w:rsidR="00726CC5">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> یکی دیگر از اهداف اصلی </w:t>
       </w:r>
@@ -25843,61 +25849,61 @@
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CFA5903" w14:textId="7CF89EA3" w:rsidR="003B4D9F" w:rsidRDefault="0028349D" w:rsidP="001867B1">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc84220853"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc84220853"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>مراجع</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="5B35AD8B" w14:textId="77777777" w:rsidR="003B4D9F" w:rsidRDefault="003B4D9F" w:rsidP="00656052">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C40A8D">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>هنگام نوشتن فهرست م</w:t>
       </w:r>
       <w:r w:rsidR="00656052">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>راجع</w:t>
       </w:r>
       <w:r w:rsidRPr="00C40A8D">
         <w:rPr>
@@ -26541,59 +26547,59 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="282"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="333" w:hangingChars="119" w:hanging="333"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FF61B51" w14:textId="77777777" w:rsidR="00605130" w:rsidRPr="001A509A" w:rsidRDefault="00605130" w:rsidP="001867B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc84220854"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc84220854"/>
       <w:r w:rsidRPr="001A509A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مراجع فارسی</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="7F82E79C" w14:textId="77777777" w:rsidR="00605130" w:rsidRPr="001A509A" w:rsidRDefault="00605130" w:rsidP="00C86789">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="282"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="566"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A509A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
         <w:t>شیخ‏خوزانی،</w:t>
@@ -26924,60 +26930,60 @@
         </w:rPr>
         <w:t>21</w:t>
       </w:r>
       <w:r w:rsidRPr="001A509A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)، 57-66.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFC4F2B" w14:textId="77777777" w:rsidR="003B4D9F" w:rsidRDefault="00605130" w:rsidP="001867B1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc84220855"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc84220855"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مراجع لاتین</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="79761C6E" w14:textId="77777777" w:rsidR="00D63232" w:rsidRPr="00D63232" w:rsidRDefault="00DE786C" w:rsidP="00063BDE">
       <w:pPr>
         <w:pStyle w:val="EndNoteBibliography"/>
         <w:bidi w:val="0"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> </w:instrText>
       </w:r>
@@ -27308,60 +27314,60 @@
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2989EC5E" w14:textId="77777777" w:rsidR="00D6553A" w:rsidRDefault="00D6553A" w:rsidP="0028349D">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B3D8EEB" w14:textId="77777777" w:rsidR="00EE3479" w:rsidRDefault="00D6553A" w:rsidP="00AA5C3E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc84220856"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc84220856"/>
       <w:r w:rsidRPr="00D6553A">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>پیوست‌ها</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="73A08CC2" w14:textId="77777777" w:rsidR="00D6553A" w:rsidRPr="00D6553A" w:rsidRDefault="00EE3479" w:rsidP="00EE3479">
       <w:pPr>
         <w:ind w:hanging="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="96"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="56"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>(اختیاری)</w:t>
@@ -27376,93 +27382,93 @@
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9CB0F1" w14:textId="77777777" w:rsidR="0028349D" w:rsidRDefault="0028349D" w:rsidP="00AA5C3E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="576" w:hanging="576"/>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc84220857"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc84220857"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>پیوست</w:t>
       </w:r>
       <w:r w:rsidR="00EA1701">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00ED4AF9">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00E63A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>عنوان پیوست 1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="0603DC5E" w14:textId="77777777" w:rsidR="00CF5EC8" w:rsidRDefault="00CF5EC8" w:rsidP="002D5D7E">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00805826">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">پيوست شامل </w:t>
       </w:r>
       <w:r w:rsidR="008E3828">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کلیه </w:t>
       </w:r>
       <w:r w:rsidRPr="00805826">
@@ -27538,215 +27544,2388 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>توان در پيوست</w:t>
       </w:r>
       <w:r w:rsidR="008E3828">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>‏</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ها ارائه کرد. داشتن پيوست براي گزارش الزامي نيست.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D29C1FC" w14:textId="77777777" w:rsidR="00001768" w:rsidRPr="003B4D9F" w:rsidRDefault="00001768" w:rsidP="003B4D9F">
+    <w:p w14:paraId="4D21C088" w14:textId="0A188BCF" w:rsidR="00001768" w:rsidRDefault="00001768" w:rsidP="00D164A1">
       <w:pPr>
         <w:bidi w:val="0"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
-          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00001768" w:rsidRPr="003B4D9F" w:rsidSect="002B04D9">
+    <w:p w14:paraId="36BE6AB9" w14:textId="4210F93F" w:rsidR="00D164A1" w:rsidRDefault="00D164A1">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C2633AD" w14:textId="76860723" w:rsidR="00D164A1" w:rsidRPr="00575CE9" w:rsidRDefault="00D164A1" w:rsidP="00575CE9">
+      <w:pPr>
+        <w:ind w:right="697"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Titr"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="73"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008475F4">
+        <w:rPr>
+          <w:rFonts w:cs="B Titr"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="73"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>بسمه تعالی</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00992AB3" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00D534A9" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D534A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>از: شرکت ...............................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F07C702" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00D534A9" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D534A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به: مدیریت ارتباط با صنعت دانشگاه صنعتی شیراز</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386A5120" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00D534A9" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D534A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>موضوع: گزارش اتمام دوره کار آموزی</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B6FCD8" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="440EE640" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00D534A9" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D534A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>با سلام و احترام</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AA401CA" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00D534A9" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50E5625F" w14:textId="40CE866A" w:rsidR="00D164A1" w:rsidRPr="00D534A9" w:rsidRDefault="00D164A1" w:rsidP="00575CE9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D534A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بدینوسیله گواهی می‌شود آقا/ خانم .......................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00575CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D534A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>از تاریخ ........................................ تا تاریخ ................................ جهت گذراندن دوره کار آموزی در واحد ...........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00575CE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D534A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> این شرکت حضور داشته و مجموعا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ً</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D534A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ............................... ساعت حضور مستمر داشته است و این شرکت رضایت کامل در خصوص نامبرده فوق دارد، لذا مراتب جهت اطلاع و هر گونه اقدام لازم به حضور اعلام می‌گردد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFBB500" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="755B7659" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00575CE9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50D81AC2" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00D534A9" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D534A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>با تشکر</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D876A02" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00D534A9" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D534A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مدیرشرکت .................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EFA86ED" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00A75D9F" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28600C29" w14:textId="292BFB64" w:rsidR="00D164A1" w:rsidRPr="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00433312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Titr"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>فرم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Titr" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00433312">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Titr"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کارآموزی</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07BF58CA" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:firstLine="328"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گزارش ماهیانه سرپرست کارآموزی</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52BDF355" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نام و نام خانوادگی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">........................................ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">دانشکده </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ....................................... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دانشگاه صنعتی شیراز</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2CD553" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تاریخ گزارش از</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ..................... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لغایت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ......................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نام واحد صنعتی مربوطه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F00BC00" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نام سرپرست کارآموز</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .......................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> سمت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .......................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6801F614" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="10168" w:type="dxa"/>
+        <w:tblInd w:w="-484" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="586"/>
+        <w:gridCol w:w="4197"/>
+        <w:gridCol w:w="1344"/>
+        <w:gridCol w:w="899"/>
+        <w:gridCol w:w="899"/>
+        <w:gridCol w:w="988"/>
+        <w:gridCol w:w="1255"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00575CE9" w14:paraId="214DDBCD" w14:textId="77777777" w:rsidTr="00575CE9">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="1241"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+            <w:textDirection w:val="tbRl"/>
+          </w:tcPr>
+          <w:p w14:paraId="200C4DB4" w14:textId="7BD05FCA" w:rsidR="00D164A1" w:rsidRPr="00575CE9" w:rsidRDefault="00575CE9" w:rsidP="00575CE9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="113" w:right="113" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ردیف</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="130DC557" w14:textId="7700F225" w:rsidR="00D164A1" w:rsidRPr="00575CE9" w:rsidRDefault="00D164A1" w:rsidP="00575CE9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>عوامل ارزیابی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13B69FB1" w14:textId="77777777" w:rsidR="00575CE9" w:rsidRPr="00575CE9" w:rsidRDefault="00575CE9" w:rsidP="00575CE9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>غیر قابل قبول</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12585102" w14:textId="6019150D" w:rsidR="00D164A1" w:rsidRPr="00575CE9" w:rsidRDefault="00575CE9" w:rsidP="00575CE9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>(کمتر از 10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61286841" w14:textId="5C277D4F" w:rsidR="00D164A1" w:rsidRPr="00575CE9" w:rsidRDefault="00575CE9" w:rsidP="00575CE9">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>متوسط</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>(14-10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66347E19" w14:textId="390B38B0" w:rsidR="00D164A1" w:rsidRPr="00575CE9" w:rsidRDefault="00575CE9" w:rsidP="00575CE9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>متوسط</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>(14-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D661EC" w14:textId="6C45540A" w:rsidR="00D164A1" w:rsidRPr="00575CE9" w:rsidRDefault="00575CE9" w:rsidP="00575CE9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>متوسط</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6977503B" w14:textId="13457CDC" w:rsidR="00D164A1" w:rsidRPr="00575CE9" w:rsidRDefault="00575CE9" w:rsidP="00575CE9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00575CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>توضیحات</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00575CE9" w14:paraId="6411D49D" w14:textId="77777777" w:rsidTr="00575CE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F5FE52" w14:textId="37613E48" w:rsidR="00D164A1" w:rsidRDefault="00575CE9" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="722A6820" w14:textId="140E47B5" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00835005">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>رعایت دقیق کلیه مقررات،</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ضوابط و نظم و انضباط در محیط کار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FE999BF" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FBC139F" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D498F6F" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A10528A" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F3B6155" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00575CE9" w14:paraId="24065BBA" w14:textId="77777777" w:rsidTr="00575CE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1689F7" w14:textId="289F0F66" w:rsidR="00D164A1" w:rsidRDefault="00575CE9" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB79708" w14:textId="02E19B29" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00835005">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>حضور منظم در محیط کار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0029E0A2" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="619B4858" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D33393B" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51274574" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AA055BE" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00575CE9" w14:paraId="1A233AA4" w14:textId="77777777" w:rsidTr="00575CE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22F9B228" w14:textId="791E7B37" w:rsidR="00D164A1" w:rsidRDefault="00575CE9" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60347C39" w14:textId="79D5C7EC" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00575CE9">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>رفتار کارورز با افراد دیگر در</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>محیط کار و همکاری</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>با آنان</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="588E92C9" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A2216D" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E94ED5" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F81FB27" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="088CBC5F" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00575CE9" w14:paraId="638A1E74" w14:textId="77777777" w:rsidTr="00575CE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="548D6CE9" w14:textId="2169F1E8" w:rsidR="00D164A1" w:rsidRDefault="00575CE9" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5097FD7C" w14:textId="368962AF" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00835005">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>میزان فراگیری عملی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>آموزشهای ارائه شده توسط مربی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E46BE4" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="630BEE9B" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BCD95FC" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78FFD10A" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09036D70" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00575CE9" w14:paraId="4856D2C5" w14:textId="77777777" w:rsidTr="00575CE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44BF2DE5" w14:textId="78720DBF" w:rsidR="00D164A1" w:rsidRDefault="00575CE9" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7550774A" w14:textId="4F9BA971" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00835005">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>میزان آمادگی کارورز در</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>پاسخگویی به سوالات مربی</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFD4E91" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BBCDBE" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09D0CD4A" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A604C80" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B63A251" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00575CE9" w14:paraId="00BA6491" w14:textId="77777777" w:rsidTr="00575CE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45E0A522" w14:textId="4A8648A1" w:rsidR="00D164A1" w:rsidRDefault="00575CE9" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="562BF3D3" w14:textId="21C03409" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00835005">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>میزان پشتکار کارورز در انجام</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>وظایف محوله</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F35C3C2" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA3EF12" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="381780A6" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AF2490" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="721A945B" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00575CE9" w14:paraId="78522395" w14:textId="77777777" w:rsidTr="00575CE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09B0CBBF" w14:textId="1C9D263A" w:rsidR="00D164A1" w:rsidRDefault="00575CE9" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4226" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E851349" w14:textId="257DC26B" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00835005">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>کیفیت</w:t>
+            </w:r>
+            <w:r w:rsidR="00835005">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>پیشنهادات کارورز</w:t>
+            </w:r>
+            <w:r w:rsidR="00575CE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>در</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D164A1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>جهت بهبود کار</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3241C601" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2055D481" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17C61EED" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="269D1735" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1258" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73900D10" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="675BCB36" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E4A5CA5" w14:textId="1265D2FC" w:rsidR="00D164A1" w:rsidRPr="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تعداد روزهای غیبت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> موجه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">:.................... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>غیر موجه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>: ....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C475CDD" w14:textId="53D03B76" w:rsidR="00D164A1" w:rsidRPr="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00575CE9">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پیشنهادات مربی جهت بهبود عملکرد کارو</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ز</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C2646D" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="00D164A1" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="73"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>محل امضاء سرپرست کارآمو</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="B Nazanin" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ز</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D164A1">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:w w:val="73"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A0BFDAD" w14:textId="77777777" w:rsidR="00D164A1" w:rsidRPr="003B4D9F" w:rsidRDefault="00D164A1" w:rsidP="00D164A1">
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D164A1" w:rsidRPr="003B4D9F" w:rsidSect="002B04D9">
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1418" w:bottom="1418" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44162E49" w14:textId="77777777" w:rsidR="00446344" w:rsidRDefault="00446344" w:rsidP="006F2407">
+    <w:p w14:paraId="26203728" w14:textId="77777777" w:rsidR="003346F2" w:rsidRDefault="003346F2" w:rsidP="006F2407">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FA6F3D" w14:textId="77777777" w:rsidR="00446344" w:rsidRDefault="00446344"/>
+    <w:p w14:paraId="3CF0CF53" w14:textId="77777777" w:rsidR="003346F2" w:rsidRDefault="003346F2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13A0B4BC" w14:textId="77777777" w:rsidR="00446344" w:rsidRDefault="00446344" w:rsidP="006F2407">
+    <w:p w14:paraId="46FE4F5E" w14:textId="77777777" w:rsidR="003346F2" w:rsidRDefault="003346F2" w:rsidP="006F2407">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17423F94" w14:textId="77777777" w:rsidR="00446344" w:rsidRDefault="00446344"/>
+    <w:p w14:paraId="2537A995" w14:textId="77777777" w:rsidR="003346F2" w:rsidRDefault="003346F2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
+    <w:altName w:val="Tahoma"/>
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
-    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Zar">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="B Titr">
+    <w:panose1 w:val="00000700000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="1178386036"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="509DADFC" w14:textId="0E4DD1D9" w:rsidR="008F22A2" w:rsidRDefault="008F22A2" w:rsidP="006755C1">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
@@ -27754,134 +29933,141 @@
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E2025B">
           <w:rPr>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rtl/>
       </w:rPr>
       <w:id w:val="-1105727219"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="34ADA2FD" w14:textId="4E6A37D5" w:rsidR="008F22A2" w:rsidRDefault="008F22A2" w:rsidP="00AA1A86">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:ind w:hanging="1"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E2025B">
           <w:rPr>
             <w:noProof/>
             <w:rtl/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00E2025B">
+          <w:rPr>
+            <w:noProof/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7D7ACF99" w14:textId="77777777" w:rsidR="008F22A2" w:rsidRDefault="008F22A2" w:rsidP="00A411E5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68963692" w14:textId="77777777" w:rsidR="00446344" w:rsidRDefault="00446344" w:rsidP="00730604">
+    <w:p w14:paraId="6AA19AA0" w14:textId="77777777" w:rsidR="003346F2" w:rsidRDefault="003346F2" w:rsidP="00730604">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71526690" w14:textId="77777777" w:rsidR="00446344" w:rsidRDefault="00446344" w:rsidP="0028349D">
+    <w:p w14:paraId="5FDF5F37" w14:textId="77777777" w:rsidR="003346F2" w:rsidRDefault="003346F2" w:rsidP="0028349D">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0135A6CA" w14:textId="77777777" w:rsidR="00446344" w:rsidRDefault="00446344"/>
+    <w:p w14:paraId="1754ABAE" w14:textId="77777777" w:rsidR="003346F2" w:rsidRDefault="003346F2"/>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="1B17303A" w14:textId="77777777" w:rsidR="008F22A2" w:rsidRDefault="008F22A2" w:rsidP="00DB6EF7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Template</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="63A1D6F1" w14:textId="77777777" w:rsidR="008F22A2" w:rsidRDefault="008F22A2" w:rsidP="00DB6EF7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
@@ -28004,51 +30190,51 @@
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Virastyar</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0330748A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57DACE68"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -28939,147 +31125,149 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="474958388">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="258953982">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1708023594">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1983852000">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1841961721">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1311519596">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="329600059">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="338510747">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1494876538">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="803232913">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1005981137">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="540172428">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1527670214">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="821045373">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="2048287007">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="272252528">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="603224240">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1258097493">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="918057650">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="971785030">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1105685393">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="2084906412">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="128671201">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="120"/>
   <w:hideSpellingErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="EN.InstantFormat" w:val="&lt;ENInstantFormat&gt;&lt;Enabled&gt;0&lt;/Enabled&gt;&lt;ScanUnformatted&gt;1&lt;/ScanUnformatted&gt;&lt;ScanChanges&gt;1&lt;/ScanChanges&gt;&lt;Suspended&gt;0&lt;/Suspended&gt;&lt;/ENInstantFormat&gt;"/>
     <w:docVar w:name="EN.Layout" w:val="&lt;ENLayout&gt;&lt;Style&gt;My-IEEE&lt;/Style&gt;&lt;LeftDelim&gt;{&lt;/LeftDelim&gt;&lt;RightDelim&gt;}&lt;/RightDelim&gt;&lt;FontName&gt;Times New Roman&lt;/FontName&gt;&lt;FontSize&gt;13&lt;/FontSize&gt;&lt;ReflistTitle&gt;&lt;/ReflistTitle&gt;&lt;StartingRefnum&gt;1&lt;/StartingRefnum&gt;&lt;FirstLineIndent&gt;0&lt;/FirstLineIndent&gt;&lt;HangingIndent&gt;720&lt;/HangingIndent&gt;&lt;LineSpacing&gt;0&lt;/LineSpacing&gt;&lt;SpaceAfter&gt;0&lt;/SpaceAfter&gt;&lt;HyperlinksEnabled&gt;0&lt;/HyperlinksEnabled&gt;&lt;HyperlinksVisible&gt;0&lt;/HyperlinksVisible&gt;&lt;EnableBibliographyCategories&gt;0&lt;/EnableBibliographyCategories&gt;&lt;/ENLayout&gt;"/>
     <w:docVar w:name="EN.Libraries" w:val="&lt;Libraries&gt;&lt;item db-id=&quot;w0vewpp9ke0pphefs07x5z26exxxe5xfxp0s&quot;&gt;My EndNote Library&lt;record-ids&gt;&lt;item&gt;15&lt;/item&gt;&lt;item&gt;17&lt;/item&gt;&lt;item&gt;20&lt;/item&gt;&lt;item&gt;21&lt;/item&gt;&lt;item&gt;48&lt;/item&gt;&lt;item&gt;57&lt;/item&gt;&lt;item&gt;66&lt;/item&gt;&lt;item&gt;72&lt;/item&gt;&lt;item&gt;75&lt;/item&gt;&lt;/record-ids&gt;&lt;/item&gt;&lt;/Libraries&gt;"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="000D0512"/>
     <w:rsid w:val="00001768"/>
     <w:rsid w:val="000019EB"/>
     <w:rsid w:val="00001BA0"/>
     <w:rsid w:val="0000204C"/>
     <w:rsid w:val="00003069"/>
     <w:rsid w:val="00004EBD"/>
     <w:rsid w:val="000054ED"/>
     <w:rsid w:val="00006500"/>
     <w:rsid w:val="00006780"/>
     <w:rsid w:val="00006948"/>
     <w:rsid w:val="00010CD3"/>
     <w:rsid w:val="00012293"/>
     <w:rsid w:val="00013252"/>
     <w:rsid w:val="00015252"/>
     <w:rsid w:val="000176A8"/>
     <w:rsid w:val="00017FE7"/>
     <w:rsid w:val="00020679"/>
@@ -29412,50 +31600,51 @@
     <w:rsid w:val="00306598"/>
     <w:rsid w:val="0030795F"/>
     <w:rsid w:val="00310247"/>
     <w:rsid w:val="00310341"/>
     <w:rsid w:val="00310E5E"/>
     <w:rsid w:val="00312853"/>
     <w:rsid w:val="0031396A"/>
     <w:rsid w:val="00314AAF"/>
     <w:rsid w:val="00315687"/>
     <w:rsid w:val="00317374"/>
     <w:rsid w:val="00320C79"/>
     <w:rsid w:val="00320D60"/>
     <w:rsid w:val="00320FF5"/>
     <w:rsid w:val="00323626"/>
     <w:rsid w:val="00323CCE"/>
     <w:rsid w:val="003242DD"/>
     <w:rsid w:val="0032464F"/>
     <w:rsid w:val="003260C9"/>
     <w:rsid w:val="0032782F"/>
     <w:rsid w:val="00327B0B"/>
     <w:rsid w:val="00327DD1"/>
     <w:rsid w:val="0033103A"/>
     <w:rsid w:val="003314C7"/>
     <w:rsid w:val="00331CCF"/>
     <w:rsid w:val="00334696"/>
+    <w:rsid w:val="003346F2"/>
     <w:rsid w:val="00334884"/>
     <w:rsid w:val="003367AC"/>
     <w:rsid w:val="003372E1"/>
     <w:rsid w:val="00337E16"/>
     <w:rsid w:val="003403C5"/>
     <w:rsid w:val="00340A74"/>
     <w:rsid w:val="00341681"/>
     <w:rsid w:val="00341A5C"/>
     <w:rsid w:val="00346062"/>
     <w:rsid w:val="003460AF"/>
     <w:rsid w:val="00350F20"/>
     <w:rsid w:val="00352234"/>
     <w:rsid w:val="00352D8E"/>
     <w:rsid w:val="00355377"/>
     <w:rsid w:val="003557DE"/>
     <w:rsid w:val="00355FC8"/>
     <w:rsid w:val="00356572"/>
     <w:rsid w:val="00357343"/>
     <w:rsid w:val="00360B62"/>
     <w:rsid w:val="00360F1C"/>
     <w:rsid w:val="0036139D"/>
     <w:rsid w:val="003623A3"/>
     <w:rsid w:val="003670FA"/>
     <w:rsid w:val="00367ED4"/>
     <w:rsid w:val="0037112F"/>
@@ -29665,50 +31854,51 @@
     <w:rsid w:val="0055595F"/>
     <w:rsid w:val="005561FF"/>
     <w:rsid w:val="00557F2D"/>
     <w:rsid w:val="00560493"/>
     <w:rsid w:val="00560600"/>
     <w:rsid w:val="0056187B"/>
     <w:rsid w:val="005627D3"/>
     <w:rsid w:val="00562B3D"/>
     <w:rsid w:val="00564755"/>
     <w:rsid w:val="0056554A"/>
     <w:rsid w:val="00565EC8"/>
     <w:rsid w:val="00566BDD"/>
     <w:rsid w:val="00570270"/>
     <w:rsid w:val="00570F98"/>
     <w:rsid w:val="005712F4"/>
     <w:rsid w:val="0057151F"/>
     <w:rsid w:val="00571966"/>
     <w:rsid w:val="00571B24"/>
     <w:rsid w:val="00572200"/>
     <w:rsid w:val="00573037"/>
     <w:rsid w:val="0057345F"/>
     <w:rsid w:val="00573FF7"/>
     <w:rsid w:val="005745EF"/>
     <w:rsid w:val="0057466E"/>
     <w:rsid w:val="00574975"/>
+    <w:rsid w:val="00575CE9"/>
     <w:rsid w:val="0057696E"/>
     <w:rsid w:val="00576C33"/>
     <w:rsid w:val="0058076D"/>
     <w:rsid w:val="00580D1A"/>
     <w:rsid w:val="005814A1"/>
     <w:rsid w:val="005816CB"/>
     <w:rsid w:val="005826B6"/>
     <w:rsid w:val="00582EA0"/>
     <w:rsid w:val="00584CEE"/>
     <w:rsid w:val="0058590E"/>
     <w:rsid w:val="00590C57"/>
     <w:rsid w:val="00592417"/>
     <w:rsid w:val="00592498"/>
     <w:rsid w:val="00595EDB"/>
     <w:rsid w:val="0059687B"/>
     <w:rsid w:val="005971C1"/>
     <w:rsid w:val="00597AEF"/>
     <w:rsid w:val="005A13A3"/>
     <w:rsid w:val="005A170E"/>
     <w:rsid w:val="005A2DDE"/>
     <w:rsid w:val="005A2F0D"/>
     <w:rsid w:val="005A32E8"/>
     <w:rsid w:val="005A4D79"/>
     <w:rsid w:val="005A7039"/>
     <w:rsid w:val="005B109B"/>
@@ -29972,50 +32162,51 @@
     <w:rsid w:val="00805ADB"/>
     <w:rsid w:val="00806255"/>
     <w:rsid w:val="00806A16"/>
     <w:rsid w:val="008071CB"/>
     <w:rsid w:val="008074F1"/>
     <w:rsid w:val="0081037B"/>
     <w:rsid w:val="0081046B"/>
     <w:rsid w:val="00810C43"/>
     <w:rsid w:val="00811A39"/>
     <w:rsid w:val="00811C25"/>
     <w:rsid w:val="00813D76"/>
     <w:rsid w:val="00813F70"/>
     <w:rsid w:val="00815395"/>
     <w:rsid w:val="008160AA"/>
     <w:rsid w:val="008164DF"/>
     <w:rsid w:val="00816DAC"/>
     <w:rsid w:val="008172B9"/>
     <w:rsid w:val="008177AE"/>
     <w:rsid w:val="008179C8"/>
     <w:rsid w:val="00817E22"/>
     <w:rsid w:val="008227DC"/>
     <w:rsid w:val="00826CBA"/>
     <w:rsid w:val="008327CE"/>
     <w:rsid w:val="008333A0"/>
     <w:rsid w:val="008349E1"/>
+    <w:rsid w:val="00835005"/>
     <w:rsid w:val="00835632"/>
     <w:rsid w:val="00835F87"/>
     <w:rsid w:val="00835FB3"/>
     <w:rsid w:val="008403FA"/>
     <w:rsid w:val="008419A5"/>
     <w:rsid w:val="00841B96"/>
     <w:rsid w:val="008423D2"/>
     <w:rsid w:val="0084365A"/>
     <w:rsid w:val="00847392"/>
     <w:rsid w:val="00847889"/>
     <w:rsid w:val="00851665"/>
     <w:rsid w:val="00851BB8"/>
     <w:rsid w:val="008523EC"/>
     <w:rsid w:val="00855333"/>
     <w:rsid w:val="00857CC8"/>
     <w:rsid w:val="00861A72"/>
     <w:rsid w:val="00861D1E"/>
     <w:rsid w:val="008642CC"/>
     <w:rsid w:val="008651C1"/>
     <w:rsid w:val="00865FCB"/>
     <w:rsid w:val="00870F40"/>
     <w:rsid w:val="00871E74"/>
     <w:rsid w:val="008726D3"/>
     <w:rsid w:val="00873EBE"/>
     <w:rsid w:val="00875294"/>
@@ -30179,50 +32370,51 @@
     <w:rsid w:val="009F783B"/>
     <w:rsid w:val="00A0008D"/>
     <w:rsid w:val="00A025CF"/>
     <w:rsid w:val="00A02DEB"/>
     <w:rsid w:val="00A03486"/>
     <w:rsid w:val="00A03864"/>
     <w:rsid w:val="00A05001"/>
     <w:rsid w:val="00A05C33"/>
     <w:rsid w:val="00A133E6"/>
     <w:rsid w:val="00A13AD0"/>
     <w:rsid w:val="00A15042"/>
     <w:rsid w:val="00A15A55"/>
     <w:rsid w:val="00A20301"/>
     <w:rsid w:val="00A23AA4"/>
     <w:rsid w:val="00A247A9"/>
     <w:rsid w:val="00A25E0D"/>
     <w:rsid w:val="00A2631B"/>
     <w:rsid w:val="00A305BE"/>
     <w:rsid w:val="00A314EB"/>
     <w:rsid w:val="00A33586"/>
     <w:rsid w:val="00A33F48"/>
     <w:rsid w:val="00A340E8"/>
     <w:rsid w:val="00A347F2"/>
     <w:rsid w:val="00A356E7"/>
     <w:rsid w:val="00A35B29"/>
+    <w:rsid w:val="00A37E2B"/>
     <w:rsid w:val="00A405B4"/>
     <w:rsid w:val="00A411E5"/>
     <w:rsid w:val="00A41D49"/>
     <w:rsid w:val="00A44368"/>
     <w:rsid w:val="00A457EB"/>
     <w:rsid w:val="00A46917"/>
     <w:rsid w:val="00A46D2B"/>
     <w:rsid w:val="00A46EAB"/>
     <w:rsid w:val="00A46EC9"/>
     <w:rsid w:val="00A47197"/>
     <w:rsid w:val="00A50212"/>
     <w:rsid w:val="00A5098B"/>
     <w:rsid w:val="00A50E4A"/>
     <w:rsid w:val="00A52DA8"/>
     <w:rsid w:val="00A53135"/>
     <w:rsid w:val="00A53B70"/>
     <w:rsid w:val="00A54D93"/>
     <w:rsid w:val="00A57CF8"/>
     <w:rsid w:val="00A61AA8"/>
     <w:rsid w:val="00A64104"/>
     <w:rsid w:val="00A65646"/>
     <w:rsid w:val="00A6649D"/>
     <w:rsid w:val="00A6716A"/>
     <w:rsid w:val="00A71858"/>
     <w:rsid w:val="00A72D9F"/>
@@ -30293,50 +32485,51 @@
     <w:rsid w:val="00B26CEB"/>
     <w:rsid w:val="00B2783F"/>
     <w:rsid w:val="00B300F7"/>
     <w:rsid w:val="00B3316D"/>
     <w:rsid w:val="00B35163"/>
     <w:rsid w:val="00B35D1A"/>
     <w:rsid w:val="00B35FD8"/>
     <w:rsid w:val="00B40C39"/>
     <w:rsid w:val="00B40CA1"/>
     <w:rsid w:val="00B43A27"/>
     <w:rsid w:val="00B44849"/>
     <w:rsid w:val="00B44C37"/>
     <w:rsid w:val="00B44FF8"/>
     <w:rsid w:val="00B463AB"/>
     <w:rsid w:val="00B4647D"/>
     <w:rsid w:val="00B47219"/>
     <w:rsid w:val="00B47A2F"/>
     <w:rsid w:val="00B51132"/>
     <w:rsid w:val="00B53690"/>
     <w:rsid w:val="00B567BE"/>
     <w:rsid w:val="00B56CEC"/>
     <w:rsid w:val="00B576C8"/>
     <w:rsid w:val="00B61A9F"/>
     <w:rsid w:val="00B6403F"/>
     <w:rsid w:val="00B64206"/>
+    <w:rsid w:val="00B64858"/>
     <w:rsid w:val="00B65744"/>
     <w:rsid w:val="00B6733F"/>
     <w:rsid w:val="00B67945"/>
     <w:rsid w:val="00B716FB"/>
     <w:rsid w:val="00B71EEF"/>
     <w:rsid w:val="00B72DC6"/>
     <w:rsid w:val="00B72FC4"/>
     <w:rsid w:val="00B73778"/>
     <w:rsid w:val="00B73A2D"/>
     <w:rsid w:val="00B73EC4"/>
     <w:rsid w:val="00B764AC"/>
     <w:rsid w:val="00B77169"/>
     <w:rsid w:val="00B774C1"/>
     <w:rsid w:val="00B77F49"/>
     <w:rsid w:val="00B80048"/>
     <w:rsid w:val="00B80EC2"/>
     <w:rsid w:val="00B81CAB"/>
     <w:rsid w:val="00B8322C"/>
     <w:rsid w:val="00B83571"/>
     <w:rsid w:val="00B83AC8"/>
     <w:rsid w:val="00B842BC"/>
     <w:rsid w:val="00B84825"/>
     <w:rsid w:val="00B848E1"/>
     <w:rsid w:val="00B869C4"/>
     <w:rsid w:val="00B918E4"/>
@@ -30475,50 +32668,51 @@
     <w:rsid w:val="00CD546B"/>
     <w:rsid w:val="00CD6676"/>
     <w:rsid w:val="00CE1FBB"/>
     <w:rsid w:val="00CE2731"/>
     <w:rsid w:val="00CE30AA"/>
     <w:rsid w:val="00CE4876"/>
     <w:rsid w:val="00CE67B4"/>
     <w:rsid w:val="00CE7144"/>
     <w:rsid w:val="00CF0252"/>
     <w:rsid w:val="00CF21F9"/>
     <w:rsid w:val="00CF2AF8"/>
     <w:rsid w:val="00CF4321"/>
     <w:rsid w:val="00CF4BE6"/>
     <w:rsid w:val="00CF5EC8"/>
     <w:rsid w:val="00CF7346"/>
     <w:rsid w:val="00CF770D"/>
     <w:rsid w:val="00D0110C"/>
     <w:rsid w:val="00D01404"/>
     <w:rsid w:val="00D0737A"/>
     <w:rsid w:val="00D11514"/>
     <w:rsid w:val="00D12A59"/>
     <w:rsid w:val="00D13494"/>
     <w:rsid w:val="00D1352E"/>
     <w:rsid w:val="00D143C7"/>
     <w:rsid w:val="00D15DFC"/>
+    <w:rsid w:val="00D164A1"/>
     <w:rsid w:val="00D17893"/>
     <w:rsid w:val="00D2167B"/>
     <w:rsid w:val="00D21D56"/>
     <w:rsid w:val="00D22922"/>
     <w:rsid w:val="00D236F7"/>
     <w:rsid w:val="00D2465B"/>
     <w:rsid w:val="00D246D7"/>
     <w:rsid w:val="00D252A7"/>
     <w:rsid w:val="00D2745E"/>
     <w:rsid w:val="00D30348"/>
     <w:rsid w:val="00D32232"/>
     <w:rsid w:val="00D323D6"/>
     <w:rsid w:val="00D32854"/>
     <w:rsid w:val="00D32FE1"/>
     <w:rsid w:val="00D34E1D"/>
     <w:rsid w:val="00D368B8"/>
     <w:rsid w:val="00D36A01"/>
     <w:rsid w:val="00D36DD0"/>
     <w:rsid w:val="00D37740"/>
     <w:rsid w:val="00D37B63"/>
     <w:rsid w:val="00D454C6"/>
     <w:rsid w:val="00D46725"/>
     <w:rsid w:val="00D467AA"/>
     <w:rsid w:val="00D50FD4"/>
     <w:rsid w:val="00D516D1"/>
@@ -30789,80 +32983,80 @@
     <w:rsid w:val="00FD54C1"/>
     <w:rsid w:val="00FD6921"/>
     <w:rsid w:val="00FE1659"/>
     <w:rsid w:val="00FE5BAD"/>
     <w:rsid w:val="00FF0ED3"/>
     <w:rsid w:val="00FF1B06"/>
     <w:rsid w:val="00FF2D0E"/>
     <w:rsid w:val="00FF40B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7ECF66C5"/>
   <w15:docId w15:val="{9FE4D2E1-0BD4-4CB0-B92B-5217F71569BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -30973,51 +33167,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -31190,50 +33384,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001B5BF7"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00D61EB4"/>
     <w:pPr>
@@ -31611,51 +33810,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="000D0512"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
+    <w:uiPriority w:val="39"/>
     <w:rsid w:val="003314C7"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Faselehaa">
     <w:name w:val="Faselehaa"/>
@@ -32315,51 +34514,51 @@
     <w:rsid w:val="00D37740"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D37740"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="224073982">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="778455213">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -32849,75 +35048,75 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2ABFBF27-F112-4B2B-BE0F-2295C4B248C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>34</Pages>
-[...1 lines deleted...]
-  <Characters>23055</Characters>
+  <Pages>36</Pages>
+  <Words>4290</Words>
+  <Characters>24456</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>192</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>203</Lines>
+  <Paragraphs>57</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27045</CharactersWithSpaces>
+  <CharactersWithSpaces>28689</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ghasem</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MTWinEqns">
     <vt:bool>true</vt:bool>
   </property>
 </Properties>
 </file>