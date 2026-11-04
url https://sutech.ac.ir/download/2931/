--- v0 (2026-07-24)
+++ v1 (2026-11-04)
@@ -1,1346 +1,2377 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9933" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2088"/>
-        <w:gridCol w:w="5220"/>
+        <w:gridCol w:w="5577"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E31813" w:rsidTr="00E31813">
+      <w:tr w:rsidR="00E31813" w14:paraId="7F4FEF10" w14:textId="77777777" w:rsidTr="00616AF6">
         <w:trPr>
           <w:trHeight w:val="1170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2088" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31813" w:rsidRDefault="00E31813" w:rsidP="00E31813">
+          <w:p w14:paraId="409D4570" w14:textId="2B2D3EB9" w:rsidR="00E31813" w:rsidRDefault="00616AF6" w:rsidP="00E31813">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E31813">
-[...1 lines deleted...]
-                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:u w:val="single"/>
                 <w:rtl/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="762002" cy="749810"/>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01CC19F3" wp14:editId="34141E0F">
+                  <wp:extent cx="690563" cy="728716"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:docPr id="3" name="Picture 0" descr="sutech logo.png"/>
+                  <wp:docPr id="1" name="Picture 1"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="sutech logo.png"/>
+                          <pic:cNvPr id="1" name="Picture 1"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId5" cstate="print"/>
+                          <a:blip r:embed="rId5" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="762002" cy="749810"/>
+                            <a:ext cx="699680" cy="738337"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcW w:w="5577" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31813" w:rsidRDefault="00E31813" w:rsidP="00E31813">
+          <w:p w14:paraId="6C7D9F12" w14:textId="77777777" w:rsidR="00E31813" w:rsidRPr="00616AF6" w:rsidRDefault="00E31813" w:rsidP="00E31813">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E31813">
-[...3 lines deleted...]
-                <w:szCs w:val="18"/>
+            <w:r w:rsidRPr="00616AF6">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بسمه تعالی</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E31813" w:rsidRPr="00E31813" w:rsidRDefault="00E31813" w:rsidP="00E31813">
+          <w:p w14:paraId="2A4C5706" w14:textId="282C2DBD" w:rsidR="00E31813" w:rsidRPr="00E31813" w:rsidRDefault="00E31813" w:rsidP="00E31813">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31813">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>فرم پيشنهاد سمينار دوره کارشناسي ارشد</w:t>
+              <w:t>فرم پيشنهاد سمينار دوره کارشناسي</w:t>
+            </w:r>
+            <w:r w:rsidR="00616AF6">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ارشد</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E31813">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E31813" w:rsidRDefault="00E31813" w:rsidP="00E31813">
+          <w:p w14:paraId="4DB340CB" w14:textId="054C7011" w:rsidR="00E31813" w:rsidRDefault="00E31813" w:rsidP="00E31813">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166AF2">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>دانشکده مهندسی برق و الکترونیک</w:t>
+              <w:t xml:space="preserve">دانشکده مهندسی برق </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31813" w:rsidRDefault="00E31813" w:rsidP="00E31813">
+          <w:p w14:paraId="70C98DC0" w14:textId="77777777" w:rsidR="00E31813" w:rsidRDefault="00E31813" w:rsidP="00E31813">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E31813" w:rsidRPr="00166AF2" w:rsidRDefault="00E31813" w:rsidP="00E31813">
+    <w:p w14:paraId="389343CE" w14:textId="5A17DB5E" w:rsidR="00E31813" w:rsidRDefault="00E31813" w:rsidP="008162E9">
       <w:pPr>
         <w:bidi/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0"/>
+        <w:tblW w:w="10527" w:type="dxa"/>
+        <w:tblInd w:w="-518" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9168"/>
+        <w:gridCol w:w="10527"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E31813" w:rsidRPr="0077349A" w:rsidTr="001F3930">
+      <w:tr w:rsidR="00312D67" w:rsidRPr="0077349A" w14:paraId="6D17FFC4" w14:textId="77777777" w:rsidTr="00652E47">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9168" w:type="dxa"/>
+            <w:tcW w:w="10527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31813" w:rsidRPr="0077349A" w:rsidRDefault="00E31813" w:rsidP="00E31813">
+          <w:p w14:paraId="3FB44086" w14:textId="1E6A5557" w:rsidR="00312D67" w:rsidRDefault="00312D67" w:rsidP="00312D67">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:u w:val="single"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077349A">
-[...22 lines deleted...]
-              <w:t>:</w:t>
+            <w:commentRangeStart w:id="0"/>
+            <w:r w:rsidRPr="008162E9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">عنوان سمینار </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008162E9">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>به فارسی</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>):</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:commentReference w:id="0"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C19EC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>مثال:مدل سازی سیگنال کوچک دیود</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E31813" w:rsidRPr="0077349A" w:rsidRDefault="00E31813" w:rsidP="00E31813">
+          <w:p w14:paraId="181EB525" w14:textId="224185C6" w:rsidR="00312D67" w:rsidRPr="0077349A" w:rsidRDefault="00312D67" w:rsidP="00312D67">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E31813" w:rsidRPr="0077349A" w:rsidTr="001F3930">
+      <w:tr w:rsidR="00312D67" w:rsidRPr="0077349A" w14:paraId="23AD32C9" w14:textId="77777777" w:rsidTr="00652E47">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9168" w:type="dxa"/>
+            <w:tcW w:w="10527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31813" w:rsidRPr="0077349A" w:rsidRDefault="00E31813" w:rsidP="00E31813">
+          <w:p w14:paraId="4CBBEC4D" w14:textId="6E79C4C1" w:rsidR="00312D67" w:rsidRPr="007C5CDF" w:rsidRDefault="00312D67" w:rsidP="00312D67">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007C5CDF">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>عنوان سمينار(به انگلیسی)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007C5CDF">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C19EC">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
                 <w:szCs w:val="24"/>
-                <w:u w:val="single"/>
-[...26 lines deleted...]
-              <w:t>:</w:t>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>Example: Small signal modeling for diode</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E31813" w:rsidRPr="0077349A" w:rsidRDefault="00E31813" w:rsidP="00E31813">
+          <w:p w14:paraId="6065279A" w14:textId="77777777" w:rsidR="00312D67" w:rsidRPr="0077349A" w:rsidRDefault="00312D67" w:rsidP="00312D67">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F3930" w:rsidRPr="0077349A" w:rsidTr="001F3930">
+      <w:tr w:rsidR="00312D67" w:rsidRPr="0077349A" w14:paraId="0588A137" w14:textId="77777777" w:rsidTr="00652E47">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9168" w:type="dxa"/>
+            <w:tcW w:w="10527" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001F3930" w:rsidRPr="0077349A" w:rsidRDefault="001F3930" w:rsidP="001F3930">
+          <w:p w14:paraId="46821BD1" w14:textId="0EEF294D" w:rsidR="00312D67" w:rsidRPr="006B4824" w:rsidRDefault="00312D67" w:rsidP="00312D67">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:spacing w:before="360" w:after="0"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077349A">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:commentRangeStart w:id="1"/>
+            <w:r w:rsidRPr="006B4824">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مشخصات دانشجو: </w:t>
             </w:r>
+            <w:commentRangeEnd w:id="1"/>
+            <w:r w:rsidR="00652E47">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof w:val="0"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:commentReference w:id="1"/>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="001F3930" w:rsidRPr="0077349A" w:rsidRDefault="001F3930" w:rsidP="001F3930">
+          <w:p w14:paraId="0871EFC1" w14:textId="0FBD0F38" w:rsidR="00312D67" w:rsidRPr="00652E47" w:rsidRDefault="00312D67" w:rsidP="00312D67">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077349A">
-[...17 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>نام و نام خانوادگي:</w:t>
+            </w:r>
+            <w:r w:rsidR="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0077349A">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0077349A">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0077349A">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0077349A">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F3930" w:rsidRPr="0077349A" w:rsidRDefault="001F3930" w:rsidP="001F3930">
+          <w:p w14:paraId="160775E4" w14:textId="22AA2EBB" w:rsidR="00312D67" w:rsidRPr="00652E47" w:rsidRDefault="00312D67" w:rsidP="00312D67">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077349A">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره دانشجوئي:</w:t>
             </w:r>
+            <w:r w:rsidR="00652E47" w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="001F3930" w:rsidRPr="0077349A" w:rsidRDefault="001F3930" w:rsidP="001F3930">
+          <w:p w14:paraId="374256D6" w14:textId="113E6D90" w:rsidR="00312D67" w:rsidRPr="00652E47" w:rsidRDefault="00312D67" w:rsidP="00312D67">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077349A">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تاريخ ورود به دوره کارشناسي ارشد، نيمسال:</w:t>
             </w:r>
-            <w:r w:rsidRPr="0077349A">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">سال تحصيلي: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F3930" w:rsidRPr="0077349A" w:rsidRDefault="001F3930" w:rsidP="001F3930">
+          <w:p w14:paraId="1E270E15" w14:textId="4AF37A34" w:rsidR="00312D67" w:rsidRPr="00652E47" w:rsidRDefault="00312D67" w:rsidP="00312D67">
+            <w:pPr>
+              <w:pStyle w:val="a"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="180" w:lineRule="auto"/>
+              <w:ind w:left="720" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:commentRangeStart w:id="2"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ايميل </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="2"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:commentReference w:id="2"/>
+            </w:r>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Example:m.zare@sutech.ac.ir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D6B3979" w14:textId="09CEAACA" w:rsidR="00312D67" w:rsidRPr="006B4824" w:rsidRDefault="00312D67" w:rsidP="00312D67">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:ind w:left="720" w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077349A">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">ايميل و تلفن‌هاي قابل دسترسي: </w:t>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>تلفن‌هاي قابل دسترسي:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F3930" w:rsidRPr="0077349A" w:rsidRDefault="001F3930" w:rsidP="00E31813">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00312D67" w:rsidRPr="0077349A" w14:paraId="024F1554" w14:textId="77777777" w:rsidTr="00652E47">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10527" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="659D6EAE" w14:textId="77777777" w:rsidR="00312D67" w:rsidRPr="0077349A" w:rsidRDefault="00312D67" w:rsidP="00312D67">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-                <w:rFonts w:cs="B Nazanin"/>
+            <w:r w:rsidRPr="0077349A">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>مشخصات استاد</w:t>
+            </w:r>
             <w:r w:rsidRPr="0077349A">
               <w:rPr>
-                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-                <w:rtl/>
-[...2 lines deleted...]
-              <w:t>مشخصات استاد</w:t>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0077349A">
               <w:rPr>
-                <w:rFonts w:cs="B Nazanin"/>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
-                <w:lang w:bidi="fa-IR"/>
-[...10 lines deleted...]
-                <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> (اساتيد) راهنما: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F3930" w:rsidRPr="0077349A" w:rsidRDefault="001F3930" w:rsidP="001F3930">
+          <w:p w14:paraId="63ABEFC9" w14:textId="77777777" w:rsidR="00312D67" w:rsidRPr="00652E47" w:rsidRDefault="00312D67" w:rsidP="00312D67">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="20"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077349A">
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">نام و نام خانوادگي: </w:t>
             </w:r>
-            <w:r w:rsidRPr="0077349A">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="0077349A">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="0077349A">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F3930" w:rsidRPr="007F6C59" w:rsidRDefault="001F3930" w:rsidP="001F3930">
+          <w:p w14:paraId="561AE568" w14:textId="77777777" w:rsidR="00312D67" w:rsidRPr="00652E47" w:rsidRDefault="00312D67" w:rsidP="00312D67">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:spacing w:before="360" w:after="0"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077349A">
-[...33 lines deleted...]
-              <w:t>مشاور):</w:t>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>نام و نام خانوادگي(استاد راهنمای دوم، استاد مشاور):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007F6C59" w:rsidRPr="0077349A" w:rsidRDefault="007F6C59" w:rsidP="007F6C59">
+          <w:p w14:paraId="60DFBC7E" w14:textId="77777777" w:rsidR="00312D67" w:rsidRPr="0077349A" w:rsidRDefault="00312D67" w:rsidP="00312D67">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:spacing w:before="360" w:after="0"/>
               <w:ind w:left="720" w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E31813" w:rsidRPr="0077349A" w:rsidRDefault="00E31813" w:rsidP="00E31813">
+    <w:p w14:paraId="2EF1EC0B" w14:textId="77777777" w:rsidR="00E31813" w:rsidRPr="0077349A" w:rsidRDefault="00E31813" w:rsidP="00E31813">
       <w:pPr>
         <w:pStyle w:val="a"/>
         <w:ind w:left="408" w:right="0"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
-        <w:tblW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0"/>
+        <w:tblW w:w="10534" w:type="dxa"/>
+        <w:tblInd w:w="-521" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8856"/>
+        <w:gridCol w:w="10534"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F3930" w:rsidRPr="0077349A" w:rsidTr="007F6C59">
+      <w:tr w:rsidR="001F3930" w:rsidRPr="0077349A" w14:paraId="75BADED4" w14:textId="77777777" w:rsidTr="00652E47">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8856" w:type="dxa"/>
+            <w:tcW w:w="10534" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001F3930" w:rsidRDefault="001F3930" w:rsidP="00402383">
+          <w:p w14:paraId="11F92224" w14:textId="026FC01F" w:rsidR="001F3930" w:rsidRPr="00652E47" w:rsidRDefault="00652E47" w:rsidP="009B5083">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>الف)</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3930" w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">معرفی موضوع سمینار و اهمیت آن </w:t>
+            </w:r>
+            <w:r w:rsidR="007C604D" w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="009B5083">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>2 صفحه</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="3"/>
+            <w:r w:rsidR="007C604D" w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3930" w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="007C604D" w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AEA4F31" w14:textId="3B044682" w:rsidR="00652E47" w:rsidRPr="00652E47" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>به طور مثال: دیود دارای انواع مختلفی همچون دیود سیلیکونی، شاتکی، خازنی، زنر، نوری، دیود قدرتی و ... می</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>‌</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>باشد.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D9F75C7" w14:textId="5E7BA08F" w:rsidR="007F6C59" w:rsidRPr="00652E47" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+            <w:pPr>
+              <w:pStyle w:val="a"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077349A">
-[...68 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>بر اساس اینکه مدل سازی به چه منظور انجام می شود، انواع مختلفی از مدل سازی برای دیود مطرح می‌گردد</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>.............</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007F6C59" w:rsidRDefault="007F6C59" w:rsidP="007C604D">
+          <w:p w14:paraId="135E1DAB" w14:textId="6EA55C98" w:rsidR="007F6C59" w:rsidRDefault="007F6C59" w:rsidP="007C604D">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007F6C59" w:rsidRDefault="007F6C59" w:rsidP="007C604D">
+          <w:p w14:paraId="1CA4E118" w14:textId="77777777" w:rsidR="007F6C59" w:rsidRDefault="007F6C59" w:rsidP="007C604D">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007F6C59" w:rsidRDefault="007F6C59" w:rsidP="007C604D">
+          <w:p w14:paraId="7C5C237E" w14:textId="77777777" w:rsidR="007F6C59" w:rsidRDefault="007F6C59" w:rsidP="007C604D">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077349A">
-[...40 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidR="007F6C59" w:rsidRDefault="007F6C59" w:rsidP="007C604D">
+          <w:p w14:paraId="4270AB1B" w14:textId="77777777" w:rsidR="007F6C59" w:rsidRDefault="00652E47" w:rsidP="00402383">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>ب)</w:t>
+            </w:r>
+            <w:r w:rsidR="007F6C59" w:rsidRPr="00652E47">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>مراجع:</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidR="007F6C59" w:rsidRDefault="007F6C59" w:rsidP="007C604D">
+          <w:p w14:paraId="5E1C1B93" w14:textId="77777777" w:rsidR="00652E47" w:rsidRDefault="00652E47" w:rsidP="00402383">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:ind w:right="0"/>
               <w:jc w:val="lowKashida"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="007F6C59" w:rsidRPr="0077349A" w:rsidRDefault="007F6C59" w:rsidP="00402383">
+          <w:p w14:paraId="55F2BAB7" w14:textId="77777777" w:rsidR="00652E47" w:rsidRPr="00443068" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="474"/>
+              <w:jc w:val="lowKashida"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>برای نوشتن مراجع به صورت زیر اقدام کنید</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>. برای هر مرجع از الگوی خاص همان مرجع استفاده کنید.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BF1DFBC" w14:textId="77777777" w:rsidR="00652E47" w:rsidRPr="00443068" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+            <w:pPr>
+              <w:pStyle w:val="REF"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">نام خانوادگي، نام نويسندگان يا نام موسسه‌اي كه نقش نويسنده را دارد، </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>عنوان كامل كتاب</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>، نام خانوادگي، نام مترجمان با قيد كلمه ترجمة، نام خانوادگي، نام ويراستار با قيد كلمه ويراستة، شماره جلد، شماره ويرايش، محل نشر، نام ناشر، تاريخ انتشار.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="692126A8" w14:textId="77777777" w:rsidR="00652E47" w:rsidRPr="00443068" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+            <w:pPr>
+              <w:pStyle w:val="REF"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">نام خانوادگي، ، </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>عنوان پايان‌نامه</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>، درجه‌اي كه پايان‌نامه براي دريافت آن نوشته شده است، نام دانشگاه، محل دانشگاه، شماره صفحه‌ها، تاريخ انتشار.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D4E26F" w14:textId="77777777" w:rsidR="00652E47" w:rsidRPr="00443068" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+            <w:pPr>
+              <w:pStyle w:val="REF"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">نام خانوادگي، مجري، </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>عنوان طرح پژوهشي</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>، شماره قرارداد پژوهشي، نام كامل سفارش دهنده، محل انجام طرح، تاريخ انجام طرح.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CFF8946" w14:textId="77777777" w:rsidR="00652E47" w:rsidRPr="00443068" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+            <w:pPr>
+              <w:pStyle w:val="REF"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve">نام خانوادگي، نويسندگان، </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>"عنوان مقاله"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>، نام مجله يا كنفرانس، شماره دوره يا مجله، شماره صفحه‌ها، محل چاپ مجله يا برگزاري كنفرانس، تاريخ انتشار.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7242312C" w14:textId="77777777" w:rsidR="00652E47" w:rsidRPr="00443068" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+            <w:pPr>
+              <w:pStyle w:val="ENREF"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frankel, David S., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>Model Driven Architecture: Applying MDA to Enterprise Computing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>, OMG Press, Wiley Publishing, 2003.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706550CE" w14:textId="77777777" w:rsidR="00652E47" w:rsidRPr="00443068" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+            <w:pPr>
+              <w:pStyle w:val="ENREF"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sannella, M. J., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>Constraint Satisfaction and Debugging for Interactive User Interfaces</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>, Ph.D. Thesis, University of Washington, Seattle, WA, 1994.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79D9D75C" w14:textId="77777777" w:rsidR="00652E47" w:rsidRPr="00443068" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+            <w:pPr>
+              <w:pStyle w:val="ENREF"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zachman, John A., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>"A Framework for Information Systems Architecture"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>, IBM Systems Journal, Vol. 26, No. 3, 1987.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3527CD3F" w14:textId="77777777" w:rsidR="00652E47" w:rsidRPr="00443068" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+            <w:pPr>
+              <w:pStyle w:val="ENREF"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plamondon, R., Lorette, G., </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>"Automatic Signature Verification and Writer Identification - The State of the Art"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>, Pattern Recognition, Vol. 22, pp. 107-131, 1989.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52F9C838" w14:textId="77777777" w:rsidR="00652E47" w:rsidRPr="00443068" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+            <w:pPr>
+              <w:pStyle w:val="ENREF"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Object Management Group. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>Unified Modeling Language: Superstructure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Version 2.0, ptc/03-07-06, July 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00443068">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:cs="B Nazanin"/>
+                </w:rPr>
+                <w:t>http://www.omg.org/cgi-bin/doc?ptc/2003-08-02</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00443068">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5383007B" w14:textId="77777777" w:rsidR="00652E47" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+            <w:pPr>
+              <w:bidi/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="474"/>
+              <w:jc w:val="lowKashida"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75CA8771" w14:textId="0BFC0C59" w:rsidR="00652E47" w:rsidRPr="0077349A" w:rsidRDefault="00652E47" w:rsidP="00652E47">
             <w:pPr>
               <w:pStyle w:val="a"/>
               <w:spacing w:line="204" w:lineRule="auto"/>
               <w:ind w:right="0"/>
-              <w:jc w:val="lowKashida"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0077349A">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007F6C59" w:rsidRDefault="007F6C59" w:rsidP="007F6C59">
+    <w:p w14:paraId="1D0350B2" w14:textId="56E14727" w:rsidR="007F6C59" w:rsidRDefault="007F6C59" w:rsidP="007F6C59">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>تاریخ، امضای دانشجو</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00652E47">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">تاریخ، امضای استاد راهنما/مشاور </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>تاریخ، امضای استاد راهنما/مشاور</w:t>
+      </w:r>
+      <w:r w:rsidR="00652E47">
+        <w:rPr>
+          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="007F6C59" w:rsidSect="00E31813">
+    <w:sectPr w:rsidR="007F6C59" w:rsidSect="00652E47">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
-        <w:top w:val="single" w:sz="4" w:space="24" w:color="auto"/>
-[...2 lines deleted...]
-        <w:right w:val="single" w:sz="4" w:space="24" w:color="auto"/>
+        <w:top w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
+        <w:left w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
+        <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
+        <w:right w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:comment w:id="0" w:author="masoome.shaban@outlook.com" w:date="2026-04-29T21:54:00Z" w:initials="M">
+    <w:p w14:paraId="46B5D126" w14:textId="77777777" w:rsidR="00312D67" w:rsidRDefault="00312D67" w:rsidP="0052341B">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>درتمام</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> بخشها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فرم از فونتها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> BNazanin </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Time new Roman  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>استفاده نما</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>د</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. اندازه فونتها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فارس</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 14 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و اندازه فونتها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لات</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 م</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>باشد</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="masoome.shaban@outlook.com" w:date="2026-04-29T22:11:00Z" w:initials="M">
+    <w:p w14:paraId="62FDA26C" w14:textId="77777777" w:rsidR="00652E47" w:rsidRDefault="00652E47" w:rsidP="00652E47">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فونت تمام مشخصات به غ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ر</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> از ا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>م</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> م</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> با</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ست</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> فارس</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> باشد</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="masoome.shaban@outlook.com" w:date="2026-04-29T21:16:00Z" w:initials="M">
+    <w:p w14:paraId="1D1D6CB7" w14:textId="6E85ED42" w:rsidR="00312D67" w:rsidRDefault="00312D67" w:rsidP="008162E9">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>از ا</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>م</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ل</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">  دانشگاه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> م</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> با</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ست</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> استفاده شود</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w15:commentEx w15:paraId="46B5D126" w15:done="0"/>
+  <w15:commentEx w15:paraId="62FDA26C" w15:done="0"/>
+  <w15:commentEx w15:paraId="1D1D6CB7" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr wp14">
+  <w16cex:commentExtensible w16cex:durableId="2D9CFE81" w16cex:dateUtc="2026-04-29T18:24:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2D9D0088" w16cex:dateUtc="2026-04-29T18:41:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2D9CF39E" w16cex:dateUtc="2026-04-29T17:46:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w16cid:commentId w16cid:paraId="46B5D126" w16cid:durableId="2D9CFE81"/>
+  <w16cid:commentId w16cid:paraId="62FDA26C" w16cid:durableId="2D9D0088"/>
+  <w16cid:commentId w16cid:paraId="1D1D6CB7" w16cid:durableId="2D9CF39E"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="00007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+    <w:panose1 w:val="02070409020205090404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="40007843" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="B Zar">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="032307F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB3CBC28"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1409,51 +2440,170 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38997E52"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F014BC98"/>
+    <w:lvl w:ilvl="0" w:tplc="D1006F58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="REF"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="454"/>
+        </w:tabs>
+        <w:ind w:left="454" w:hanging="170"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin" w:hint="default"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E9F1215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A56CB4FC"/>
     <w:lvl w:ilvl="0" w:tplc="3C0E5E0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1530" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1499,51 +2649,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5130" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5850" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F655647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="68AE74F6"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1620" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1612,64 +2762,66 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B703DBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3CF60E0A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090005">
+    <w:tmpl w:val="AF5A91A0"/>
+    <w:lvl w:ilvl="0" w:tplc="16924046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -1726,286 +2878,551 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w15:person w15:author="masoome.shaban@outlook.com">
+    <w15:presenceInfo w15:providerId="Windows Live" w15:userId="88c4783669c35899"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00166AF2"/>
     <w:rsid w:val="000B54E3"/>
+    <w:rsid w:val="00122D1B"/>
     <w:rsid w:val="00166AF2"/>
+    <w:rsid w:val="00171F47"/>
     <w:rsid w:val="001F3930"/>
+    <w:rsid w:val="00312D67"/>
     <w:rsid w:val="00402383"/>
     <w:rsid w:val="004C5963"/>
+    <w:rsid w:val="0052341B"/>
+    <w:rsid w:val="00616AF6"/>
     <w:rsid w:val="00631EFA"/>
+    <w:rsid w:val="00652E47"/>
+    <w:rsid w:val="006B4824"/>
+    <w:rsid w:val="006C19EC"/>
     <w:rsid w:val="0077349A"/>
+    <w:rsid w:val="007C5CDF"/>
     <w:rsid w:val="007C604D"/>
     <w:rsid w:val="007F6C59"/>
+    <w:rsid w:val="008162E9"/>
+    <w:rsid w:val="009B5083"/>
+    <w:rsid w:val="00A07A44"/>
+    <w:rsid w:val="00B247DB"/>
     <w:rsid w:val="00CD08E3"/>
     <w:rsid w:val="00E31813"/>
+    <w:rsid w:val="00EA561E"/>
     <w:rsid w:val="00F72133"/>
     <w:rsid w:val="00FD11ED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="off"/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4098"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3D8BAA7D"/>
+  <w15:docId w15:val="{B43C6C6F-4133-4DC4-BF3F-5242AC2C5A56}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004C5963"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="متن"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Char"/>
     <w:rsid w:val="00166AF2"/>
     <w:pPr>
       <w:bidi/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:right="3969"/>
@@ -2047,78 +3464,201 @@
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E31813"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00E31813"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B4824"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B4824"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="006B4824"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006B4824"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B4824"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00652E47"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00652E47"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="REF">
+    <w:name w:val="REF"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00652E47"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:bidi/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Nazanin"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ENREF">
+    <w:name w:val="EN_REF"/>
+    <w:basedOn w:val="REF"/>
+    <w:rsid w:val="00652E47"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00652E47"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omg.org/cgi-bin/doc?ptc/2003-08-02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2364,66 +3904,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>501</Characters>
+  <Pages>2</Pages>
+  <Words>348</Words>
+  <Characters>1990</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>16</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>587</CharactersWithSpaces>
+  <CharactersWithSpaces>2334</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>lenova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>