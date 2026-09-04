--- v0 (2026-07-25)
+++ v1 (2026-09-04)
@@ -7298,51 +7298,51 @@
               <w:t xml:space="preserve">انجمن </w:t>
             </w:r>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>فیزیک ایران</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00366B55" w:rsidP="004E3305">
+          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00D547A1" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId4" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="004E3305" w:rsidRPr="007760FC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:lang w:bidi="fa-IR"/>
                 </w:rPr>
                 <w:t>Iranian Conference on Mathematical Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8843,88 +8843,88 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9 شهریور 1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00366B55" w:rsidP="004E3305">
+          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00D547A1" w:rsidP="004E3305">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId5" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="004E3305" w:rsidRPr="007760FC">
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:rtl/>
                   <w:lang w:bidi="fa-IR"/>
                 </w:rPr>
                 <w:t>دانشگاه تحصیلات تکمیلی علوم پایه زنجان</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00366B55" w:rsidP="004E3305">
+          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00D547A1" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidR="004E3305" w:rsidRPr="007760FC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:bidi="fa-IR"/>
                 </w:rPr>
                 <w:t>Annual IASBS Meeting on Condensed Matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
@@ -9084,63 +9084,52 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Conference on Progress in Superconductivity and </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>National Conference on Progress in Superconductivity and Magnetismcomma</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
@@ -13515,69 +13504,51 @@
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>International Conference on Robotics and Mechatronics (</w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>International Conference on Robotics and Mechatronics (ICRoM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
@@ -16331,69 +16302,51 @@
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Wave &amp; Terahertz Technology</w:t>
+              <w:t>International Conference on Millimiter Wave &amp; Terahertz Technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
@@ -16477,51 +16430,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9 شهریور 1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00366B55" w:rsidP="004E3305">
+          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00D547A1" w:rsidP="004E3305">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:tooltip="کنفرانسها و همایش های  انجمن ماشین بینائی و پردازش تصویر ایران" w:history="1">
               <w:r w:rsidR="004E3305" w:rsidRPr="007760FC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:rtl/>
                   <w:lang w:bidi="fa-IR"/>
                 </w:rPr>
                 <w:t>انجمن ماشین بینائی و پردازش تصویر ایران</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16658,51 +16611,51 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9 شهریور 1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00366B55" w:rsidP="004E3305">
+          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00D547A1" w:rsidP="004E3305">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:tooltip="کنفرانسها و همایش های  انجمن ماشین بینائی و پردازش تصویر ایران" w:history="1">
               <w:r w:rsidR="004E3305" w:rsidRPr="007760FC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:rtl/>
                   <w:lang w:bidi="fa-IR"/>
                 </w:rPr>
                 <w:t>انجمن ماشین بینائی و پردازش تصویر ایران</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -17263,111 +17216,65 @@
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">مورد حمایت </w:t>
             </w:r>
-            <w:r w:rsidR="00307244">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="007760FC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="none"/>
+                  <w:rtl/>
+                  <w:lang w:bidi="fa-IR"/>
+                </w:rPr>
+                <w:t>ستاد توسعه علوم و فناوری های شناختی</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
@@ -23590,62 +23497,52 @@
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial Conference on Persian Gulf Oil, Gas and </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Biennial Conference on Persian Gulf Oil, Gas and Petrochemistry</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
@@ -26740,69 +26637,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iran International </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Conference &amp; Exhibition</w:t>
+              <w:t>Iran International Aluminium Conference &amp; Exhibition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="OLE_LINK7"/>
@@ -27136,71 +27015,53 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrafine Grained and </w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1"/>
+              <w:t>Ultrafine Grained and NanoStructured Materials</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
@@ -27501,67 +27362,57 @@
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>انجمن سرامیک ایران</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Conference</w:t>
+            <w:r w:rsidRPr="007760FC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Electroceramic Conference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="OLE_LINK22"/>
@@ -27646,61 +27497,61 @@
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9 شهریور 1400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00366B55" w:rsidP="004E3305">
+          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00D547A1" w:rsidP="004E3305">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidR="004E3305" w:rsidRPr="007760FC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                   <w:rtl/>
                   <w:lang w:bidi="fa-IR"/>
                 </w:rPr>
                 <w:t>انجمن جوشکاری و آزمایشهای غیر مخرب ایران</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -27870,60 +27721,60 @@
               <w:t>دانشگاه شهيد چمران اهواز</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00366B55" w:rsidP="004E3305">
-[...8 lines deleted...]
-            <w:hyperlink r:id="rId13" w:tooltip="3rd National Conference on Materials Engineering, Metallurgy &amp; Mining" w:history="1">
+          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00D547A1" w:rsidP="004E3305">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:tooltip="3rd National Conference on Materials Engineering, Metallurgy &amp; Mining" w:history="1">
               <w:r w:rsidR="004E3305" w:rsidRPr="007760FC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>National Conference on Materials Engineering, Metallurgy &amp; Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
@@ -28049,60 +27900,60 @@
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>انجمن هیدروژن و پیل سوختی ایران</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00366B55" w:rsidP="004E3305">
-[...8 lines deleted...]
-            <w:hyperlink r:id="rId14" w:tooltip="fifth Conference on Hydrogen and Fuel Cells" w:history="1">
+          <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="00D547A1" w:rsidP="004E3305">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:tooltip="fifth Conference on Hydrogen and Fuel Cells" w:history="1">
               <w:r w:rsidR="004E3305" w:rsidRPr="007760FC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                   <w:color w:val="auto"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>Conference on Hydrogen and Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
@@ -30018,69 +29869,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Biennial </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> seminar</w:t>
+              <w:t>Iranian Biennial Chemometrics seminar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="004E3305" w:rsidRPr="007760FC" w:rsidRDefault="004E3305" w:rsidP="004E3305">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007760FC">
               <w:rPr>
@@ -34890,69 +34723,51 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A212AA" w:rsidRPr="008731EB" w:rsidRDefault="002E3A38" w:rsidP="001A4CC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="002E3A38">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">ational Congress of Chemistry and </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> from Research to Technology</w:t>
+              <w:t>ational Congress of Chemistry and Nanochemistry from Research to Technology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A212AA" w:rsidRPr="008731EB" w:rsidRDefault="002E3A38" w:rsidP="001A4CC0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3A38">
@@ -39594,69 +39409,58 @@
               </w:rPr>
               <w:t>شیمی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00AD1309" w:rsidRDefault="006C0180" w:rsidP="00746F8A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="markedcontent"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
-              <w:t>Sitges</w:t>
-[...9 lines deleted...]
-              <w:t>, Spain</w:t>
+              <w:t>Sitges, Spain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00AD1309" w:rsidRDefault="00AD1309" w:rsidP="004D17EF">
             <w:pPr>
               <w:rPr>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -40772,174 +40576,364 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00366B55" w:rsidRDefault="00366B55" w:rsidP="00366B55">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve">26 فروردین 1405 به درخواست دانشکده مهندسی عمران و محیط </w:t>
             </w:r>
-            <w:bookmarkStart w:id="8" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2824" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00366B55" w:rsidRDefault="00366B55" w:rsidP="00570B0B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="661"/>
                 <w:tab w:val="right" w:pos="2608"/>
               </w:tabs>
               <w:bidi/>
               <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
+              <w:t>شهرداری شیراز-دانشگاه شیراز</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3981" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00366B55" w:rsidRPr="00C84C98" w:rsidRDefault="00366B55" w:rsidP="00C84C98">
+            <w:pPr>
+              <w:ind w:left="90"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00366B55" w:rsidRDefault="00366B55" w:rsidP="00570B0B">
+            <w:pPr>
+              <w:bidi/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>همایش بین المللی مدیریت محیط زیست شهری</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00366B55" w:rsidRDefault="00366B55" w:rsidP="00570B0B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D547A1" w:rsidRPr="007760FC" w:rsidTr="00035DA6">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="962"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1553" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D547A1" w:rsidRDefault="00D547A1" w:rsidP="00D547A1">
+            <w:pPr>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin" w:hint="cs"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-              <w:t>شهرداری شیراز-دانشگاه شیراز</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>10 شهریور</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1405 به درخواست مرکز آموزش عالی لامرد</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2824" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00D547A1" w:rsidRPr="00D547A1" w:rsidRDefault="00D547A1" w:rsidP="00D547A1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="661"/>
+                <w:tab w:val="right" w:pos="2608"/>
+              </w:tabs>
+              <w:bidi/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D547A1">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>مرکز بین المللی همایشها و سمینارها</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ی توسعه پایدار علوم جهان اسلام</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00366B55" w:rsidRPr="00C84C98" w:rsidRDefault="00366B55" w:rsidP="00C84C98">
+          <w:p w:rsidR="00D547A1" w:rsidRPr="00C84C98" w:rsidRDefault="00D547A1" w:rsidP="00D547A1">
             <w:pPr>
               <w:ind w:left="90"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00366B55" w:rsidRDefault="00366B55" w:rsidP="00570B0B">
+          <w:p w:rsidR="00D547A1" w:rsidRPr="00D547A1" w:rsidRDefault="00D547A1" w:rsidP="00D547A1">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t>همایش بین المللی مدیریت محیط زیست شهری</w:t>
+            <w:r w:rsidRPr="00D547A1">
+              <w:rPr>
+                <w:rFonts w:cs="B Nazanin"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>یازدهمین همایش ملی مطالعات و تحقیقات نوین در حوزه علوم انسانی، مدیریت و کارافرینی ایران</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00366B55" w:rsidRDefault="00366B55" w:rsidP="00570B0B">
-[...18 lines deleted...]
-              <w:t>205</w:t>
+          <w:p w:rsidR="00D547A1" w:rsidRDefault="00D547A1" w:rsidP="00D547A1">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>206</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00A307EB" w:rsidRPr="007760FC" w:rsidRDefault="00A307EB" w:rsidP="00E76E3D">
       <w:pPr>
         <w:bidi/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A307EB" w:rsidRPr="007760FC">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -40978,51 +40972,50 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Titr">
     <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyN7IwNzE1NTQ1MjIyMLRU0lEKTi0uzszPAykwNKwFAGJ1nvktAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00E76E3D"/>
     <w:rsid w:val="00035DA6"/>
     <w:rsid w:val="00042518"/>
     <w:rsid w:val="0006459E"/>
     <w:rsid w:val="000813B9"/>
     <w:rsid w:val="00090D78"/>
     <w:rsid w:val="000C58C4"/>
     <w:rsid w:val="000C7932"/>
     <w:rsid w:val="000E4B1F"/>
     <w:rsid w:val="000E659C"/>
     <w:rsid w:val="000F01DF"/>
@@ -41136,50 +41129,51 @@
     <w:rsid w:val="00A57AA4"/>
     <w:rsid w:val="00A72BD6"/>
     <w:rsid w:val="00A84F87"/>
     <w:rsid w:val="00A875C9"/>
     <w:rsid w:val="00AD1309"/>
     <w:rsid w:val="00AD1B53"/>
     <w:rsid w:val="00AD29D5"/>
     <w:rsid w:val="00AF26C2"/>
     <w:rsid w:val="00B00F4F"/>
     <w:rsid w:val="00B13ECB"/>
     <w:rsid w:val="00B225A3"/>
     <w:rsid w:val="00B33E45"/>
     <w:rsid w:val="00B718EB"/>
     <w:rsid w:val="00B91394"/>
     <w:rsid w:val="00BA6790"/>
     <w:rsid w:val="00C03766"/>
     <w:rsid w:val="00C043DB"/>
     <w:rsid w:val="00C27ED9"/>
     <w:rsid w:val="00C302CF"/>
     <w:rsid w:val="00C45533"/>
     <w:rsid w:val="00C60D3C"/>
     <w:rsid w:val="00C81560"/>
     <w:rsid w:val="00C84C98"/>
     <w:rsid w:val="00C96413"/>
     <w:rsid w:val="00CF20AB"/>
+    <w:rsid w:val="00D547A1"/>
     <w:rsid w:val="00D70576"/>
     <w:rsid w:val="00D778C8"/>
     <w:rsid w:val="00DA5ED9"/>
     <w:rsid w:val="00DB5E93"/>
     <w:rsid w:val="00E1406C"/>
     <w:rsid w:val="00E231B8"/>
     <w:rsid w:val="00E26A83"/>
     <w:rsid w:val="00E667A4"/>
     <w:rsid w:val="00E76E3D"/>
     <w:rsid w:val="00E864EC"/>
     <w:rsid w:val="00E90E5D"/>
     <w:rsid w:val="00E96BDC"/>
     <w:rsid w:val="00EB1C68"/>
     <w:rsid w:val="00ED296F"/>
     <w:rsid w:val="00F438C8"/>
     <w:rsid w:val="00FA1875"/>
     <w:rsid w:val="00FD608D"/>
     <w:rsid w:val="00FE5047"/>
     <w:rsid w:val="00FF2DFB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -41968,51 +41962,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1907689018">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.symposia.ir/ListAssociation/51" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.symposia.ir/MCONF03" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.symposia.ir/ConferenceOrganizer/%D8%A7%D9%86%D8%AC%D9%85%D9%86+%D8%A7%D9%86%D8%B1%DA%98%D9%8A+%D8%A7%D9%8A%D8%B1%D8%A7%D9%86" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;ved=0ahUKEwj7x_ajiNHSAhUJOxoKHVv1D8wQFggZMAA&amp;url=http%3A%2F%2Fwww.iwnt.com%2F&amp;usg=AFQjCNHJ4RW64LYxQtC-gtJIWTiJrFrkOQ&amp;bvm=bv.149397726,d.d2s&amp;cad=rja" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iasbs.ac.ir/seminars/condmat-meeting/m25/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufgnsm15.ut.ac.ir/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=2ahUKEwj9sNKS3YnvAhXaiFwKHbydD2QQFjAAegQIBhAD&amp;url=https%3A%2F%2Fiasbs.ac.ir%2F%3Flang%3Dfa&amp;usg=AOvVaw2wYzyZCkUNwglMocjxXPn3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipria2021.ismvipconf.ir/index.php" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psi.ir/?mathphy98" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.symposia.ir/ListAssociation/51" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.symposia.ir/H2FC05" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.symposia.ir/ListAssociation/51" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;ved=0ahUKEwj7x_ajiNHSAhUJOxoKHVv1D8wQFggZMAA&amp;url=http%3A%2F%2Fwww.iwnt.com%2F&amp;usg=AFQjCNHJ4RW64LYxQtC-gtJIWTiJrFrkOQ&amp;bvm=bv.149397726,d.d2s&amp;cad=rja" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.symposia.ir/ConferenceOrganizer/%D8%A7%D9%86%D8%AC%D9%85%D9%86+%D8%A7%D9%86%D8%B1%DA%98%D9%8A+%D8%A7%D9%8A%D8%B1%D8%A7%D9%86" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ufgnsm15.ut.ac.ir/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iasbs.ac.ir/seminars/condmat-meeting/m25/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cogc.ir/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=&amp;ved=2ahUKEwj9sNKS3YnvAhXaiFwKHbydD2QQFjAAegQIBhAD&amp;url=https%3A%2F%2Fiasbs.ac.ir%2F%3Flang%3Dfa&amp;usg=AOvVaw2wYzyZCkUNwglMocjxXPn3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.symposia.ir/H2FC05" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ipria2021.ismvipconf.ir/index.php" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psi.ir/?mathphy98" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.symposia.ir/ListAssociation/51" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.symposia.ir/MCONF03" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -42237,69 +42231,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>4563</Words>
-  <Characters>26013</Characters>
+  <Words>4594</Words>
+  <Characters>26189</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>216</Lines>
+  <Lines>218</Lines>
   <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30515</CharactersWithSpaces>
+  <CharactersWithSpaces>30722</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Windows User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>